--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -770,1008 +770,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-octave mid-infrared supercontinuum generation in tapered chalcogenide-glass rods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Bailleul</w:t>
+                <w:t xml:space="preserve">Co-drawing of technical and high-performance thermoplastics with glasses via the molten core method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Strutynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.501036⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.5092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-32174-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279291v1</w:t>
+                <w:t xml:space="preserve">hal-04131501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D Optical fibers based on shape-memory polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Evrard</w:t>
+                <w:t xml:space="preserve">Multi-octave mid-infrared supercontinuum generation in tapered chalcogenide-glass rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+                <w:t xml:space="preserve">Pierre Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.6561. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (21), pp.5479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42355-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.501036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608782v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Infrared supercontinuum absorption spectroscopy beyond 7 µm based on free Arsenic chalcogenide fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bizot</w:t>
+                <w:t xml:space="preserve">4D Optical fibers based on shape-memory polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Strutynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lemiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Bailleul</w:t>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 287, pp.05029. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328705029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42355-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840764v1</w:t>
+                <w:t xml:space="preserve">hal-04608782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-drawing of technical and high-performance thermoplastics with glasses via the molten core method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Strutynski</w:t>
+                <w:t xml:space="preserve">Mid-Infrared supercontinuum absorption spectroscopy beyond 7 µm based on free Arsenic chalcogenide fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Voivenel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
+                <w:t xml:space="preserve">Arnaud Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.5092. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 287, pp.05029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-32174-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328705029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131501v1</w:t>
+                <w:t xml:space="preserve">hal-04840764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass formation and properties of the TeO2-ZnO-BaO tellurite optical glasses</w:t>
+                <w:t xml:space="preserve">(INVITED)Dispersion-shifted tellurite fibers for nonlinear frequency conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hrabovsky</w:t>
+                <w:t xml:space="preserve">M. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Desevedavy</w:t>
+                <w:t xml:space="preserve">E. Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Strizik</w:t>
+                <w:t xml:space="preserve">C. Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Désévédavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Gadret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Kalenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 582, pp.121445. </w:t>
+              <w:t xml:space="preserve">Optical Materials: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.100183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omx.2022.100183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151643v1</w:t>
+                <w:t xml:space="preserve">hal-03852105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutive Optical Fibers Combining Oxide and Chalcogenide Glasses with Submicronic Polymer Structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glass formation and properties of the TeO2-ZnO-BaO tellurite optical glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moise Deroh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+                <w:t xml:space="preserve">J. Hrabovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desevedavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Strizik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gadret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kalenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adpr.202200234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 582, pp.121445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146070v1</w:t>
+                <w:t xml:space="preserve">hal-04151643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(INVITED)Dispersion-shifted tellurite fibers for nonlinear frequency conversion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Strutynski</w:t>
+                <w:t xml:space="preserve">Evolutive Optical Fibers Combining Oxide and Chalcogenide Glasses with Submicronic Polymer Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Désévédavy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Gadret</w:t>
+                <w:t xml:space="preserve">Moise Deroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.100183. </w:t>
+              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (12), pp.2200234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omx.2022.100183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adpr.202200234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852105v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical Properties and Fiber-Drawing Ability of Tellurite Glasses in the TeO2-ZnO-Y2O3 Ternary System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,429 +1842,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards absorption spectroscopy by means of mid-infrared supercontinuum generation in a step index tellurite fiber</w:t>
+                <w:t xml:space="preserve">1.7–18 µm mid-infrared supercontinuum generation in a dispersion-engineered step-index chalcogenide fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Maldonado</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mathey</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1555-6611/abd9af⟩</w:t>
+              <w:t xml:space="preserve">Results in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.104397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rinp.2021.104397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436982v1</w:t>
+                <w:t xml:space="preserve">hal-03437015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TeO2-ZnO-La2O3 tellurite glass system investigation for mid-infrared robust optical fibers manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Désévédavy</w:t>
+                <w:t xml:space="preserve">Towards absorption spectroscopy by means of mid-infrared supercontinuum generation in a step index tellurite fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.159042⟩</w:t>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.025702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1555-6611/abd9af⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544589v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.7–18 µm mid-infrared supercontinuum generation in a dispersion-engineered step-index chalcogenide fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+                <w:t xml:space="preserve">TeO2-ZnO-La2O3 tellurite glass system investigation for mid-infrared robust optical fibers manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crochetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26, pp.104397. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 867, pp.159042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rinp.2021.104397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.159042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437015v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal quantum dots decorated micro-ring resonators for efficient integrated waveguides excitation</w:t>
               </w:r>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2512,511 +2512,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared two-octave spanning supercontinuum generation in a Ge-Se-Te glass suspended core fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared supercontinuum generation from 2 to 14 μm in arsenic-and antimony-free chalcogenide glass fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Desevedavy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mathey</w:t>
+                <w:t xml:space="preserve">Paul Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (7), pp.075402. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2), pp.A183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1612-202X/ab2053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.00A183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389043v1</w:t>
+                <w:t xml:space="preserve">hal-02388875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Na2O/Ag2O ratio on the synthesis conditions and properties of the 80TeO2–10ZnO–[(10−x)Na2O–xAg2O] glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-infrared two-octave spanning supercontinuum generation in a Ge-Se-Te glass suspended core fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boiruchon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Smektala</w:t>
+                <w:t xml:space="preserve">Frédéric Desevedavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.119691⟩</w:t>
+              <w:t xml:space="preserve">Laser Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (7), pp.075402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1612-202X/ab2053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325521v1</w:t>
+                <w:t xml:space="preserve">hal-02389043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared supercontinuum generation from 2 to 14 μm in arsenic-and antimony-free chalcogenide glass fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lemiere</w:t>
+                <w:t xml:space="preserve">Investigation of the Na2O/Ag2O ratio on the synthesis conditions and properties of the 80TeO2–10ZnO–[(10−x)Na2O–xAg2O] glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boiruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Froidevaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Strutynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (2), pp.A183. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 525, 119691 (8 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.00A183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.119691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388875v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion-Engineered Step-Index Tellurite Fibers for Mid-Infrared Coherent Supercontinuum Generation from 1.5 to 4.5 μm with Sub-Nanojoule Femtosecond Pump Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (10), pp.1875. </w:t>
@@ -3182,575 +3182,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High repetition rate mid-infrared supercontinuum generation from 1.3 to 5.3 μm in robust step-index tellurite fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tellurite-based core-clad dual-electrodes composite fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desevedavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.000601⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (5), pp.1503-1508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.7.001503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152595v1</w:t>
+                <w:t xml:space="preserve">hal-01537575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical aging observation in suspended core tellurite microstructured fibers under atmospheric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38, pp.154-159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yofte.2017.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yofte.2017.09.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring supercontinuum generation beyond 2 μm in step-index tellurite fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (2), pp.247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.42.000247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tellurite-based core-clad dual-electrodes composite fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High repetition rate mid-infrared supercontinuum generation from 1.3 to 5.3 μm in robust step-index tellurite fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kedenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Desevedavy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
+                <w:t xml:space="preserve">Paul Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (5), pp.1503-1508. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (3), pp.601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.7.001503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.000601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537575v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filament-induced visible-to-mid-IR supercontinuum in a ZnSe crystal: Towards multi-octave supercontinuum absorption spectroscopy</w:t>
               </w:r>
@@ -3876,429 +3876,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of step-index tellurite fibers with varying numerical aperture for near- and mid-infrared nonlinear optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Strutynski</w:t>
+                <w:t xml:space="preserve">Experimental long-term survey of mid-infrared supercontinuum source based on As2S3 suspended-core fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Picot-Clémente</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+                <w:t xml:space="preserve">S. Kedenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Steinle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.33.000D12⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122 (6), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-016-6453-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154887v1</w:t>
+                <w:t xml:space="preserve">hal-04154904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact supercontinuum sources based on tellurite suspended core fibers for absorption spectroscopy beyond 2 μ m</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of step-index tellurite fibers with varying numerical aperture for near- and mid-infrared nonlinear optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1612-2011/13/7/075402⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (11), pp.D12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.33.000D12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154907v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental long-term survey of mid-infrared supercontinuum source based on As2S3 suspended-core fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Mouawad</w:t>
+                <w:t xml:space="preserve">Compact supercontinuum sources based on tellurite suspended core fibers for absorption spectroscopy beyond 2 μ m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kedenburg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Kibler</w:t>
+                <w:t xml:space="preserve">Jérémy Picot-Clémente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 122 (6), pp.177. </w:t>
+              <w:t xml:space="preserve">Laser Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (7), pp.075402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-016-6453-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1612-2011/13/7/075402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154904v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric aging and surface degradation in As2S3 fibers in relation with suspended-core profile</w:t>
               </w:r>
@@ -4310,77 +4310,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vitry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44, pp.25-32. </w:t>
@@ -4431,77 +4431,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced supercontinuum generation in tapered tellurite suspended core fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picot-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4737,64 +4737,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
@@ -4845,90 +4845,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical aging behaviour naturally induced on As2S3 microstructured optical fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (10), pp.2190. </w:t>
@@ -4992,51 +4992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Savelii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Desevedavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5151,64 +5151,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desevedavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, pp.27083--27101</w:t>
@@ -5263,51 +5263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Savelii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5396,77 +5396,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared extension of supercontinuum in chalcogenide suspended core fibre through soliton gas pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5770,295 +5770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong infrared spectral broadening in low-loss As-S chalcogenide suspended core microstructured optical fibers</w:t>
+                <w:t xml:space="preserve">Microstructured chalcogenide optical fibers from As2S3 glass: towards new IR broadband sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
+                <w:t xml:space="preserve">M. El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gadret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18 (5), pp.4547-4556. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.18.004547⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 18 (25), pp.26655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.026655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469701v1</w:t>
+                <w:t xml:space="preserve">hal-00608837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured chalcogenide optical fibers from As2S3 glass: towards new IR broadband sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jc Jules</w:t>
+                <w:t xml:space="preserve">Strong infrared spectral broadening in low-loss As-S chalcogenide suspended core microstructured optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Fortier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18 (25), pp.26655. </w:t>
+              <w:t xml:space="preserve">, 2010, 18 (5), pp.4547-4556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.18.026655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.004547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608837v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive formulation of the temperature dependent dispersion of optical materials; illustration with the case of temperature tuning of a mid-IR HgGa2S4 OPO</w:t>
               </w:r>
@@ -6585,617 +6585,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photorefractive properties of Bi-doped Sn2P2S6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second zero dispersion wavelength measurement through soliton self-frequency shift compensation in suspended core fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihor V Kedyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mathey</w:t>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bidault</w:t>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander A Grabar</w:t>
+                <w:t xml:space="preserve">J. Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (2), pp.180-186. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (23), pp.1370-1371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.25.000180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:20082009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405788v1</w:t>
+                <w:t xml:space="preserve">hal-00408615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second zero dispersion wavelength measurement through soliton self-frequency shift compensation in suspended core fibre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Er3+-doped GeGaSbS glasses for mid-IR fibre laser application: Synthesis and rare earth spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Finot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
+                <w:t xml:space="preserve">Virginie Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Millot</w:t>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wojcik</w:t>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20082009⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (1), pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408615v1</w:t>
+                <w:t xml:space="preserve">cea-00348137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er3+-doped GeGaSbS glasses for mid-IR fibre laser application: Synthesis and rare earth spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the dielectric, optical and photorefractive properties of Sb-doped Sn2P2S6 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Troles</w:t>
+                <w:t xml:space="preserve">I. V. Kedyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+                <w:t xml:space="preserve">Alexander A Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. V. Fedyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.01.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (4), pp.549-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-008-3104-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00348137v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the dielectric, optical and photorefractive properties of Sb-doped Sn2P2S6 crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Enhanced photorefractive properties of Bi-doped Sn2P2S6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihor V Kedyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Grabar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. V. Fedyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-008-3104-5⟩</w:t>
+              <w:t xml:space="preserve">Optical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (2), pp.180-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.25.000180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00405830v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical hysteresis in a semilinear photorefractive coherent oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7698,51 +7698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection Induced Self-Organization in Electroless Deposition Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7847,51 +7847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal imaging using tellurite highly nonlinear multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8132,64 +8132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on lasers and electro-optics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CD.1.5</w:t>
@@ -8231,64 +8231,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of Experimental Infrared Spectral Broadening in Chalcogenide As2S3 Suspended Core Microstructured Optical Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8337,307 +8337,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in chalcogenide PCF</w:t>
+                <w:t xml:space="preserve">Microstructured Optical Fibers from As2S3 Glass for Fiber Optics Sources in the MIR range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Society Summer Topicals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Australian - Italian - French Workshop "Nanophotonics for sensing &amp; nonlinear optics - next generation photonic materials, structures and devices"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Adelaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727292v1</w:t>
+                <w:t xml:space="preserve">hal-00727294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured Optical Fibers from As2S3 Glass for Fiber Optics Sources in the MIR range</w:t>
+                <w:t xml:space="preserve">Recent developments in chalcogenide PCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian - Italian - French Workshop "Nanophotonics for sensing &amp; nonlinear optics - next generation photonic materials, structures and devices"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Adelaïde, Australia</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Society Summer Topicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727294v1</w:t>
+                <w:t xml:space="preserve">hal-00727292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear effects generation in suspended core chalcogenide fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8740,77 +8740,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercontinuum generation in suspended core microstructured tellurite optical fibers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Savelii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8874,64 +8874,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared non-linear optical properties of low losses As2S3 photonic crystal fibers with different profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9124,64 +9124,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low losses highly non linear As2S3 suspended core microstructured optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9249,77 +9249,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of infrared spectral enlargement in As2S3 suspended core microstructured fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9374,64 +9374,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress on the realization of chalcogenides Photonic Crystal Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9489,678 +9489,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Photonic Crystal Fibers from chalcogenide glasses for non linear optical applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Fatome</w:t>
+                <w:t xml:space="preserve">Dispersion and temperature dependence of thermo-optic coefficients of optical materials over their whole transparency range: vectorial formalism and application to KTiOPO4 and HgGa2S4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mennerat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème séminaire Franco-Polonais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, dijon, France. pp./</w:t>
+              <w:t xml:space="preserve">SPIE Conference on Optical System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Glasgow, European Union</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468578v1</w:t>
+                <w:t xml:space="preserve">hal-00405947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid core microstructured optical fibers from chalcogenide glasses for photonic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Infrared Photonic Crystal Fibers from chalcogenide glasses for non linear optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El-Amraoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Symposium on Non-Oxide and New Optical Glasses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp./</w:t>
+              <w:t xml:space="preserve">15ème séminaire Franco-Polonais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, dijon, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468583v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion and temperature dependence of thermo-optic coefficients of optical materials over their whole transparency range: vectorial formalism and application to KTiOPO4 and HgGa2S4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mangin</w:t>
+                <w:t xml:space="preserve">Solid core microstructured optical fibers from chalcogenide glasses for photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference on Optical System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Glasgow, European Union</w:t>
+              <w:t xml:space="preserve">XVI International Symposium on Non-Oxide and New Optical Glasses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405947v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristaux laser non linéaires de borates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photonic crystal fibers from chalcogenide glasses for the mid infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smektala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desevedavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gadret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Aka</w:t>
+                <w:t xml:space="preserve">S. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Segonds</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Zaccaro</w:t>
+                <w:t xml:space="preserve">L. Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Grenoble 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IV International Symposium on Non-Crystalline Solids and VIII Brazilian Symposium on Glass and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Aracaju, Brazil. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405937v1</w:t>
+                <w:t xml:space="preserve">hal-00468573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal fibers from chalcogenide glasses for the mid infrared</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
+                <w:t xml:space="preserve">Cristaux laser non linéaires de borates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pitois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brilland</w:t>
+                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ménaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV International Symposium on Non-Crystalline Solids and VIII Brazilian Symposium on Glass and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Brazil</w:t>
+              <w:t xml:space="preserve">OPTIQUE Grenoble 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469759v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiogallate de mercure (HgGa2S4) : un cristal pour les OPO dans le moyen infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mennerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Catté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10179,277 +10179,277 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Grenoble 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accordabilité thermique des interactions ONL: formalisme vectoriel et applications à HGS, KTP et RTP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mangin</w:t>
+                <w:t xml:space="preserve">Photonic crystal fibers from chalcogenide glasses for the mid infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Smektala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desevedavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Grenoble 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IV International Symposium on Non-Crystalline Solids and VIII Brazilian Symposium on Glass and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405933v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal fibers from chalcogenide glasses for the mid infrared</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accordabilité thermique des interactions ONL: formalisme vectoriel et applications à HGS, KTP et RTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mennerat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV International Symposium on Non-Crystalline Solids and VIII Brazilian Symposium on Glass and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Aracaju, Brazil. pp./</w:t>
+              <w:t xml:space="preserve">OPTIQUE Grenoble 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468573v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opto-thermo-mechanical numerical simulations of three different concepts of infrared achromatic phase shifters</w:t>
               </w:r>
@@ -10854,51 +10854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bailleul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;jot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.541738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Capelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strutynski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gadret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c16933" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Veber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Plantevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Goldner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.116264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05500962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Grigolon Capelo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.4c00348" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.501036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Evrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jules" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42355-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328705029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voivenel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32174-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hrabovsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desevedavy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strizik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gadret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kalenda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121445" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Deroh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200234" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strutynski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2022.100183" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gendre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maldonado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15031177" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/abd9af" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544589v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maldonado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crochetet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.159042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.104397" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Vasilev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0516" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17078" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desevedavy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab2053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boiruchon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119691" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Froidevaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.00A183" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8101875" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Froidevaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7041-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kedenburg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2017.09.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKPB4WBR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154885v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Strutynski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000247" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001503" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.08.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C87RCMS0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000D12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-2011/13/7/075402" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kedenburg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6453-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vitry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.02.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picot-Clemente" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amrani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Jules" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.06.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSCQLDN8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Peltz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE02006E" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023912" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154919v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154929v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Savelii" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desevedavy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.04.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KRZXL26-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savelii" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655170v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jules" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRT7GSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Amraoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.7520" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Zheng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727219v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kohoutek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.102601" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469701v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amraoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.004547" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608837v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Amraoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Jules" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026655" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mangin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mennerat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Badikov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Miscault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429885v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Fortier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2021672" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405904v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dolev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganany-Padowicz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gayer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3502-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7LLL94GZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillevic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2009.04.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXN7L2ZV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor V Kedyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Grabar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000180" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408615v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wojcik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20082009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.01.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KLFCJ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405830v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Kedyk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Fedyo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3104-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PZWW368F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Odoulov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rytz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/9/3/006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0HVBM2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulanger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zaccaro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.11.036" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7FJ8P2R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988451v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Sahraoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nunzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.002028" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045683v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Muccini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Taliani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Masciocchi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248470v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Texier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997150" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328709047" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01376181v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasquez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veber" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801447v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727285v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727292v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727294v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Renard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886720" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727242v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886414" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469750v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469744v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585096v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815907" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468578v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smektala" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468583v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sala&#252;n" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405947v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405937v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aka" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469759v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405945v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catt&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405933v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468573v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilland" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802528v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chazelas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valette" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Brachet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186267v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bailleul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;jot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.541738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Capelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strutynski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gadret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c16933" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Veber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Plantevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Goldner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.116264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05500962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Grigolon Capelo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.4c00348" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voivenel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Evrard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32174-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.501036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jules" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42355-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemiere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328705029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evrard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strutynski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gadret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2022.100183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hrabovsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desevedavy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strizik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kalenda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121445" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Deroh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200234" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gendre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maldonado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15031177" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.104397" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/abd9af" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maldonado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crochetet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.159042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Vasilev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0516" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17078" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Froidevaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.00A183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desevedavy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab2053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boiruchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119691" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8101875" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Froidevaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7041-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001503" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151780v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2017.09.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKPB4WBR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Strutynski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000247" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kedenburg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000601" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.08.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C87RCMS0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154904v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kedenburg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6453-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154887v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000D12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-2011/13/7/075402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vitry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.02.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picot-Clemente" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amrani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Jules" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.06.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSCQLDN8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Peltz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE02006E" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023912" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154919v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154929v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Savelii" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desevedavy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.04.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KRZXL26-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savelii" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655170v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jules" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRT7GSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Amraoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.7520" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Zheng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727219v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kohoutek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.102601" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608837v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Amraoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Jules" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026655" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469701v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amraoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.004547" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mangin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mennerat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Badikov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Miscault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429885v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Fortier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2021672" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405904v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dolev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganany-Padowicz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gayer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3502-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7LLL94GZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillevic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2009.04.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXN7L2ZV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408615v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wojcik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20082009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348137v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.01.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KLFCJ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405830v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Kedyk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Grabar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Fedyo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3104-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PZWW368F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405788v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor V Kedyk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000180" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Odoulov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rytz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/9/3/006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0HVBM2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulanger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zaccaro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.11.036" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7FJ8P2R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988451v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Sahraoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nunzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.002028" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045683v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Muccini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Taliani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Masciocchi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248470v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Texier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997150" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328709047" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01376181v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasquez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veber" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801447v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727285v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727294v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727292v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Renard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886720" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727242v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886414" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469750v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469744v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585096v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815907" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405947v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468578v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smektala" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468583v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sala&#252;n" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468573v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilland" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405937v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aka" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405945v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catt&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469759v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405933v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802528v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chazelas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valette" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Brachet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186267v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>