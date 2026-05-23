--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -770,563 +770,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-drawing of technical and high-performance thermoplastics with glasses via the molten core method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Strutynski</w:t>
+                <w:t xml:space="preserve">Multi-octave mid-infrared supercontinuum generation in tapered chalcogenide-glass rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Voivenel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
+                <w:t xml:space="preserve">Pierre Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-32174-7⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (21), pp.5479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.501036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131501v1</w:t>
+                <w:t xml:space="preserve">hal-04279291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-octave mid-infrared supercontinuum generation in tapered chalcogenide-glass rods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Bailleul</w:t>
+                <w:t xml:space="preserve">4D Optical fibers based on shape-memory polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Strutynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mathey</w:t>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (21), pp.5479. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.501036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42355-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279291v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D Optical fibers based on shape-memory polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Evrard</w:t>
+                <w:t xml:space="preserve">Mid-Infrared supercontinuum absorption spectroscopy beyond 7 µm based on free Arsenic chalcogenide fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+                <w:t xml:space="preserve">Arnaud Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.6561. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 287, pp.05029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42355-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328705029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608782v1</w:t>
+                <w:t xml:space="preserve">hal-04840764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Infrared supercontinuum absorption spectroscopy beyond 7 µm based on free Arsenic chalcogenide fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bizot</w:t>
+                <w:t xml:space="preserve">Co-drawing of technical and high-performance thermoplastics with glasses via the molten core method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Strutynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Bailleul</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 287, pp.05029. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.5092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328705029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-32174-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840764v1</w:t>
+                <w:t xml:space="preserve">hal-04131501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(INVITED)Dispersion-shifted tellurite fibers for nonlinear frequency conversion</w:t>
               </w:r>
@@ -1619,51 +1619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Deroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1727,51 +1727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical Properties and Fiber-Drawing Ability of Tellurite Glasses in the TeO2-ZnO-Y2O3 Ternary System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,429 +1842,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.7–18 µm mid-infrared supercontinuum generation in a dispersion-engineered step-index chalcogenide fiber</w:t>
+                <w:t xml:space="preserve">Towards absorption spectroscopy by means of mid-infrared supercontinuum generation in a step index tellurite fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bizot</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rinp.2021.104397⟩</w:t>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.025702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1555-6611/abd9af⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437015v1</w:t>
+                <w:t xml:space="preserve">hal-03436982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards absorption spectroscopy by means of mid-infrared supercontinuum generation in a step index tellurite fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mathey</w:t>
+                <w:t xml:space="preserve">TeO2-ZnO-La2O3 tellurite glass system investigation for mid-infrared robust optical fibers manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crochetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1555-6611/abd9af⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 867, pp.159042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.159042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436982v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TeO2-ZnO-La2O3 tellurite glass system investigation for mid-infrared robust optical fibers manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Désévédavy</w:t>
+                <w:t xml:space="preserve">1.7–18 µm mid-infrared supercontinuum generation in a dispersion-engineered step-index chalcogenide fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 867, pp.159042. </w:t>
+              <w:t xml:space="preserve">Results in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.104397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.159042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rinp.2021.104397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544589v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal quantum dots decorated micro-ring resonators for efficient integrated waveguides excitation</w:t>
               </w:r>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2512,511 +2512,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared supercontinuum generation from 2 to 14 μm in arsenic-and antimony-free chalcogenide glass fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared two-octave spanning supercontinuum generation in a Ge-Se-Te glass suspended core fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desevedavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (2), pp.A183. </w:t>
+              <w:t xml:space="preserve">Laser Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (7), pp.075402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.00A183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1612-202X/ab2053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388875v1</w:t>
+                <w:t xml:space="preserve">hal-02389043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared two-octave spanning supercontinuum generation in a Ge-Se-Te glass suspended core fiber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the Na2O/Ag2O ratio on the synthesis conditions and properties of the 80TeO2–10ZnO–[(10−x)Na2O–xAg2O] glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Desevedavy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
+                <w:t xml:space="preserve">David Boiruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Strutynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1612-202X/ab2053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 525, 119691 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.119691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389043v1</w:t>
+                <w:t xml:space="preserve">hal-02325521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Na2O/Ag2O ratio on the synthesis conditions and properties of the 80TeO2–10ZnO–[(10−x)Na2O–xAg2O] glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Boiruchon</w:t>
+                <w:t xml:space="preserve">Mid-infrared supercontinuum generation from 2 to 14 μm in arsenic-and antimony-free chalcogenide glass fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chenu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Smektala</w:t>
+                <w:t xml:space="preserve">Paul Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 525, 119691 (8 p.). </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2), pp.A183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.119691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.00A183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325521v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion-Engineered Step-Index Tellurite Fibers for Mid-Infrared Coherent Supercontinuum Generation from 1.5 to 4.5 μm with Sub-Nanojoule Femtosecond Pump Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (10), pp.1875. </w:t>
@@ -3182,575 +3182,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tellurite-based core-clad dual-electrodes composite fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High repetition rate mid-infrared supercontinuum generation from 1.3 to 5.3 μm in robust step-index tellurite fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kedenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.7.001503⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (3), pp.601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.000601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537575v1</w:t>
+                <w:t xml:space="preserve">hal-04152595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical aging observation in suspended core tellurite microstructured fibers under atmospheric conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Désévédavy</w:t>
+                <w:t xml:space="preserve">Tailoring supercontinuum generation beyond 2 μm in step-index tellurite fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Strutynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yofte.2017.09.005⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (2), pp.247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.000247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04151780v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring supercontinuum generation beyond 2 μm in step-index tellurite fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical aging observation in suspended core tellurite microstructured fibers under atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Strutynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Strutynski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
+                <w:t xml:space="preserve">J. Picot-Clémente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (2), pp.247. </w:t>
+              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.154-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.000247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yofte.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154885v1</w:t>
+                <w:t xml:space="preserve">hal-04151780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High repetition rate mid-infrared supercontinuum generation from 1.3 to 5.3 μm in robust step-index tellurite fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tellurite-based core-clad dual-electrodes composite fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Froidevaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+                <w:t xml:space="preserve">Frédéric Desevedavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (3), pp.601. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (5), pp.1503-1508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.000601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.7.001503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152595v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filament-induced visible-to-mid-IR supercontinuum in a ZnSe crystal: Towards multi-octave supercontinuum absorption spectroscopy</w:t>
               </w:r>
@@ -4042,64 +4042,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4189,51 +4189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4323,51 +4323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vitry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4858,51 +4858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,51 +4992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Savelii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Desevedavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5151,51 +5151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desevedavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5396,77 +5396,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared extension of supercontinuum in chalcogenide suspended core fibre through soliton gas pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5770,295 +5770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured chalcogenide optical fibers from As2S3 glass: towards new IR broadband sources</w:t>
+                <w:t xml:space="preserve">Strong infrared spectral broadening in low-loss As-S chalcogenide suspended core microstructured optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El-Amraoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jc Jules</w:t>
+                <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Fortier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18 (25), pp.26655. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.18.026655⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 18 (5), pp.4547-4556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.004547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608837v1</w:t>
+                <w:t xml:space="preserve">hal-00469701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong infrared spectral broadening in low-loss As-S chalcogenide suspended core microstructured optical fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructured chalcogenide optical fibers from As2S3 glass: towards new IR broadband sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gadret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
+                <w:t xml:space="preserve">C. Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18 (5), pp.4547-4556. </w:t>
+              <w:t xml:space="preserve">, 2010, 18 (25), pp.26655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.18.004547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.026655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469701v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive formulation of the temperature dependent dispersion of optical materials; illustration with the case of temperature tuning of a mid-IR HgGa2S4 OPO</w:t>
               </w:r>
@@ -6585,617 +6585,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second zero dispersion wavelength measurement through soliton self-frequency shift compensation in suspended core fibre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced photorefractive properties of Bi-doped Sn2P2S6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Finot</w:t>
+                <w:t xml:space="preserve">Ihor V Kedyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Millot</w:t>
+                <w:t xml:space="preserve">Olivier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wojcik</w:t>
+                <w:t xml:space="preserve">Alexander A Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (23), pp.1370-1371. </w:t>
+              <w:t xml:space="preserve">Optical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (2), pp.180-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:20082009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.25.000180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408615v1</w:t>
+                <w:t xml:space="preserve">hal-00405788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er3+-doped GeGaSbS glasses for mid-IR fibre laser application: Synthesis and rare earth spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second zero dispersion wavelength measurement through soliton self-frequency shift compensation in suspended core fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Moizan</w:t>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Troles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+                <w:t xml:space="preserve">J. Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.01.005⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (23), pp.1370-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20082009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00348137v1</w:t>
+                <w:t xml:space="preserve">hal-00408615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the dielectric, optical and photorefractive properties of Sb-doped Sn2P2S6 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. V. Kedyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. V. Fedyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92 (4), pp.549-554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00340-008-3104-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photorefractive properties of Bi-doped Sn2P2S6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Er3+-doped GeGaSbS glasses for mid-IR fibre laser application: Synthesis and rare earth spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihor V Kedyk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexander A Grabar</w:t>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (1), pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.25.000180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00405788v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00348137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical hysteresis in a semilinear photorefractive coherent oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7847,51 +7847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal imaging using tellurite highly nonlinear multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8132,64 +8132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on lasers and electro-optics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CD.1.5</w:t>
@@ -8231,64 +8231,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of Experimental Infrared Spectral Broadening in Chalcogenide As2S3 Suspended Core Microstructured Optical Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8356,90 +8356,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructured Optical Fibers from As2S3 Glass for Fiber Optics Sources in the MIR range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian - Italian - French Workshop "Nanophotonics for sensing &amp; nonlinear optics - next generation photonic materials, structures and devices"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Adelaïde, Australia</w:t>
@@ -8481,90 +8481,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in chalcogenide PCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Society Summer Topicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t>
@@ -8593,51 +8593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear effects generation in suspended core chalcogenide fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8740,77 +8740,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercontinuum generation in suspended core microstructured tellurite optical fibers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Savelii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8874,64 +8874,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared non-linear optical properties of low losses As2S3 photonic crystal fibers with different profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9124,64 +9124,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low losses highly non linear As2S3 suspended core microstructured optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9249,77 +9249,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of infrared spectral enlargement in As2S3 suspended core microstructured fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9374,64 +9374,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress on the realization of chalcogenides Photonic Crystal Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9489,967 +9489,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion and temperature dependence of thermo-optic coefficients of optical materials over their whole transparency range: vectorial formalism and application to KTiOPO4 and HgGa2S4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mangin</w:t>
+                <w:t xml:space="preserve">Infrared Photonic Crystal Fibers from chalcogenide glasses for non linear optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smektala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference on Optical System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Glasgow, European Union</w:t>
+              <w:t xml:space="preserve">15ème séminaire Franco-Polonais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, dijon, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405947v1</w:t>
+                <w:t xml:space="preserve">hal-00468578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Photonic Crystal Fibers from chalcogenide glasses for non linear optical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Solid core microstructured optical fibers from chalcogenide glasses for photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème séminaire Franco-Polonais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, dijon, France. pp./</w:t>
+              <w:t xml:space="preserve">XVI International Symposium on Non-Oxide and New Optical Glasses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468578v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid core microstructured optical fibers from chalcogenide glasses for photonic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Smektala</w:t>
+                <w:t xml:space="preserve">Dispersion and temperature dependence of thermo-optic coefficients of optical materials over their whole transparency range: vectorial formalism and application to KTiOPO4 and HgGa2S4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mennerat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Symposium on Non-Oxide and New Optical Glasses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp./</w:t>
+              <w:t xml:space="preserve">SPIE Conference on Optical System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Glasgow, European Union</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468583v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal fibers from chalcogenide glasses for the mid infrared</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristaux laser non linéaires de borates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pitois</w:t>
+                <w:t xml:space="preserve">G. Aka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brilland</w:t>
+                <w:t xml:space="preserve">Patricia Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ménaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV International Symposium on Non-Crystalline Solids and VIII Brazilian Symposium on Glass and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Aracaju, Brazil. pp./</w:t>
+              <w:t xml:space="preserve">OPTIQUE Grenoble 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468573v1</w:t>
+                <w:t xml:space="preserve">hal-00405937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristaux laser non linéaires de borates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Segonds</w:t>
+                <w:t xml:space="preserve">Thiogallate de mercure (HgGa2S4) : un cristal pour les OPO dans le moyen infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mennerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+                <w:t xml:space="preserve">G. Catté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ménaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Zaccaro</w:t>
+                <w:t xml:space="preserve">J. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Grenoble 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405937v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiogallate de mercure (HgGa2S4) : un cristal pour les OPO dans le moyen infrarouge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Mennerat</w:t>
+                <w:t xml:space="preserve">Photonic crystal fibers from chalcogenide glasses for the mid infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Smektala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desevedavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Catté</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Grenoble 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IV International Symposium on Non-Crystalline Solids and VIII Brazilian Symposium on Glass and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405945v1</w:t>
+                <w:t xml:space="preserve">hal-00469759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal fibers from chalcogenide glasses for the mid infrared</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Desevedavy</w:t>
+                <w:t xml:space="preserve">Accordabilité thermique des interactions ONL: formalisme vectoriel et applications à HGS, KTP et RTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mennerat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV International Symposium on Non-Crystalline Solids and VIII Brazilian Symposium on Glass and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Brazil</w:t>
+              <w:t xml:space="preserve">OPTIQUE Grenoble 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469759v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accordabilité thermique des interactions ONL: formalisme vectoriel et applications à HGS, KTP et RTP</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photonic crystal fibers from chalcogenide glasses for the mid infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smektala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desevedavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gadret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Grenoble 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IV International Symposium on Non-Crystalline Solids and VIII Brazilian Symposium on Glass and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Aracaju, Brazil. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405933v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opto-thermo-mechanical numerical simulations of three different concepts of infrared achromatic phase shifters</w:t>
               </w:r>
@@ -10854,51 +10854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bailleul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;jot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.541738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Capelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strutynski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gadret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c16933" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Veber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Plantevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Goldner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.116264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05500962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Grigolon Capelo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.4c00348" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voivenel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Evrard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32174-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.501036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jules" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42355-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemiere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328705029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evrard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strutynski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gadret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2022.100183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hrabovsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desevedavy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strizik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kalenda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121445" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Deroh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200234" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gendre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maldonado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15031177" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.104397" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/abd9af" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maldonado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crochetet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.159042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Vasilev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0516" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17078" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Froidevaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.00A183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desevedavy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab2053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boiruchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119691" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8101875" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Froidevaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7041-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001503" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151780v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2017.09.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKPB4WBR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Strutynski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000247" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kedenburg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000601" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.08.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C87RCMS0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154904v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kedenburg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6453-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154887v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000D12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-2011/13/7/075402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vitry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.02.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picot-Clemente" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amrani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Jules" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.06.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSCQLDN8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Peltz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE02006E" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023912" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154919v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154929v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Savelii" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desevedavy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.04.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KRZXL26-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savelii" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655170v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jules" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRT7GSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Amraoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.7520" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Zheng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727219v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kohoutek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.102601" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608837v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Amraoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Jules" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026655" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469701v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amraoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.004547" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mangin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mennerat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Badikov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Miscault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429885v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Fortier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2021672" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405904v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dolev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganany-Padowicz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gayer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3502-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7LLL94GZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillevic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2009.04.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXN7L2ZV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408615v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wojcik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20082009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348137v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.01.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KLFCJ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405830v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Kedyk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Grabar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Fedyo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3104-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PZWW368F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405788v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor V Kedyk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000180" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Odoulov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rytz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/9/3/006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0HVBM2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulanger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zaccaro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.11.036" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7FJ8P2R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988451v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Sahraoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nunzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.002028" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045683v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Muccini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Taliani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Masciocchi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248470v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Texier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997150" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328709047" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01376181v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasquez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veber" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801447v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727285v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727294v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727292v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Renard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886720" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727242v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886414" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469750v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469744v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585096v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815907" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405947v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468578v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smektala" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468583v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sala&#252;n" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468573v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilland" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405937v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aka" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405945v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catt&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469759v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405933v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802528v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chazelas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valette" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Brachet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186267v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bailleul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;jot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.541738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Capelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strutynski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gadret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c16933" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Veber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Plantevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Goldner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.116264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05500962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Grigolon Capelo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.4c00348" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.501036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Evrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jules" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42355-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328705029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voivenel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32174-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evrard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strutynski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gadret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2022.100183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hrabovsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desevedavy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strizik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kalenda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121445" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Deroh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200234" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gendre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maldonado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15031177" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/abd9af" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544589v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maldonado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crochetet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.159042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.104397" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Vasilev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0516" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17078" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desevedavy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/ab2053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boiruchon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119691" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Froidevaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.00A183" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8101875" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Froidevaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7041-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kedenburg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Strutynski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000247" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2017.09.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKPB4WBR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001503" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.08.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C87RCMS0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154904v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kedenburg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6453-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154887v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000D12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-2011/13/7/075402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vitry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.02.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picot-Clemente" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amrani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Jules" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.06.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSCQLDN8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Peltz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE02006E" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023912" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154919v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154929v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Savelii" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desevedavy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.04.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KRZXL26-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savelii" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655170v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jules" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRT7GSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Amraoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.7520" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Zheng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727219v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kohoutek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.102601" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469701v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amraoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.004547" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608837v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Amraoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Jules" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026655" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mangin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mennerat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Badikov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Miscault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429885v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Fortier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2021672" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405904v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dolev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganany-Padowicz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gayer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3502-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7LLL94GZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillevic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2009.04.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXN7L2ZV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor V Kedyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Grabar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000180" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408615v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wojcik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20082009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Kedyk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Fedyo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3104-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PZWW368F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.01.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KLFCJ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Odoulov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rytz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/9/3/006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0HVBM2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulanger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zaccaro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.11.036" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7FJ8P2R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988451v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Sahraoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nunzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.002028" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045683v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Muccini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Taliani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Masciocchi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248470v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Texier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997150" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328709047" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01376181v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasquez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veber" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801447v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727285v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727294v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727292v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Renard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886720" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727242v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886414" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469750v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469744v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585096v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815907" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468578v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smektala" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468583v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sala&#252;n" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405947v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405937v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aka" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405945v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catt&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469759v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405933v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468573v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilland" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802528v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chazelas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valette" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Brachet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186267v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>