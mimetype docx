--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -863,797 +863,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnificines A and B, Antimicrobial Marine Alkaloids Featuring a Tetrahydrooxazolo[3,2-a]azepine-2,5(3H,6H)-dione Backbone from the Red Sea Sponge Negombata magnifica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Antagonistic Compounds between the Palm Tree Xylariale Endophytic Fungi and the Phytopathogen Fusarium oxysporum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Asfour</w:t>
+                <w:t xml:space="preserve">Sylvian Cretton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mäser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md19040214⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (37), pp.10893-10906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684584v1</w:t>
+                <w:t xml:space="preserve">hal-04684589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in decomposing complex metabolite mixtures using substructure- and network-based computational metabolomics approaches</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untargeted Metabolomics Approach for the Discovery of Environment-Related Pyran-2-Ones Chemodiversity in a Marine-Sourced Penicillium restrictum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rogers</w:t>
+                <w:t xml:space="preserve">Van-Tuyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NP00023C⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (7), pp.378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md19070378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684581v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825219v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusaripyridines A and B; Highly Oxygenated Antimicrobial Alkaloid Dimers Featuring an Unprecedented 1,4-Bis(2-hydroxy-1,2-dihydropyridin-2-yl)butane-2,3-dione Core from the Marine Fungus Fusarium sp. LY019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Torki Alzughaibi</w:t>
+                <w:t xml:space="preserve">Corrigendum to "Further terpenoids from Euphorbia tirucalli" (vol 135, pg 44, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Huy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi A. Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Phuoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md19090505⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2020.104825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684586v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to "Further terpenoids from Euphorbia tirucalli" (vol 135, pg 44, 2019)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi A. Beniddir</w:t>
+                <w:t xml:space="preserve">Fusaripyridines A and B; Highly Oxygenated Antimicrobial Alkaloid Dimers Featuring an Unprecedented 1,4-Bis(2-hydroxy-1,2-dihydropyridin-2-yl)butane-2,3-dione Core from the Marine Fungus Fusarium sp. LY019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Shaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torki Alzughaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2020.104825⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (9), pp.505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md19090505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190448v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Antagonistic Compounds between the Palm Tree Xylariale Endophytic Fungi and the Phytopathogen Fusarium oxysporum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvian Cretton</w:t>
+                <w:t xml:space="preserve">Advances in decomposing complex metabolite mixtures using substructure- and network-based computational metabolomics approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyo Bin Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Orlando Muñoz</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03141⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (11), pp.1967-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NP00023C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684589v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Metabolomics Approach for the Discovery of Environment-Related Pyran-2-Ones Chemodiversity in a Marine-Sourced Penicillium restrictum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Fleury</w:t>
+                <w:t xml:space="preserve">Magnificines A and B, Antimicrobial Marine Alkaloids Featuring a Tetrahydrooxazolo[3,2-a]azepine-2,5(3H,6H)-dione Backbone from the Red Sea Sponge Negombata magnifica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Caroff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hani Asfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Shaala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19 (7), pp.378. </w:t>
+              <w:t xml:space="preserve">, 2021, 19 (4), pp.214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md19070378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md19040214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825219v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioassay-guided isolation of vilasinin–type limonoids and phenyl alkene from the leaves of Trichilia gilgiana and their antiplasmodial activities</w:t>
               </w:r>
@@ -1852,51 +1852,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.10893-10906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349104v2</w:t>
@@ -2037,7641 +2037,7373 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in decomposing complex metabolite mixtures using substructure- and network-based computational metabolomics approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Bin Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (11), pp.1967-1993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1NP00023C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Anticipation of Metabolic Pathways Extended to Organic Chemistry Reactions: A Case Study with Caffeine Alkaline Hydrolysis and The Origin of Camellimidazoles</w:t>
+                <w:t xml:space="preserve">Eumitrins C-E: Structurally diverse xanthone dimers from the vietnamese lichen Usnea baileyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Turpin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Van-Kieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Huy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Skiredj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Gallard</w:t>
+                <w:t xml:space="preserve">Jean-François Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202002196⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.104449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.104449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526758v1</w:t>
+                <w:t xml:space="preserve">hal-04082737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+                <w:t xml:space="preserve">Novel α-Hydroxy γ-Butenolides of Kelp Endophytes Disrupt Bacterial Cell-to-Cell Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+                <w:t xml:space="preserve">Yee-Meng Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tourneroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chave</w:t>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.19788. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103617v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel α-Hydroxy γ-Butenolides of Kelp Endophytes Disrupt Bacterial Cell-to-Cell Signaling</w:t>
+                <w:t xml:space="preserve">In Silico Anticipation of Metabolic Pathways Extended to Organic Chemistry Reactions: A Case Study with Caffeine Alkaline Hydrolysis and The Origin of Camellimidazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vallet</w:t>
+                <w:t xml:space="preserve">Victor Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yee-Meng Chong</w:t>
+                <w:t xml:space="preserve">Adam Skiredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tourneroche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">Jean‐françois Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00601⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (57), pp.12936-12940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909195v1</w:t>
+                <w:t xml:space="preserve">hal-05526758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eumitrins C-E: Structurally diverse xanthone dimers from the vietnamese lichen Usnea baileyi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Kieu Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gallard</w:t>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 141, pp.104449. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.104449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525064v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eumitrins C-E: Structurally diverse xanthone dimers from the vietnamese lichen Usnea baileyi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Van-Kieu Nguyen</w:t>
+                <w:t xml:space="preserve">Lipid Annotation by Combination of UHPLC-HRMS (MS), Molecular Networking, and Retention Time Prediction: Application to a Lipidomic Study of In Vitro Models of Dry Eye Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Kessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gallard</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.104449⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo10060225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082737v1</w:t>
+                <w:t xml:space="preserve">hal-02786055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Annotation by Combination of UHPLC-HRMS (MS), Molecular Networking, and Retention Time Prediction: Application to a Lipidomic Study of In Vitro Models of Dry Eye Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+                <w:t xml:space="preserve">Cytotoxic and Anti-Inflammatory Effects of Ent-Kaurane Derivatives Isolated from the Alpine Plant Sideritis hyssopifolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Aimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Calabro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Audoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Terpenes and Terpene Derivatives, 25 (3), pp.589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25030589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo10060225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02786055v1</w:t>
+                <w:t xml:space="preserve">hal-02460210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico Anticipation of Metabolic Pathways Extended to Organic Chemistry Reactions: A Case Study with Caffeine Alkaline Hydrolysis and The Origin of Camellimidazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Skiredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (57), pp.12936-12940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202002196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Synthesis of Tiacumicin B: Implementing Hydrogen Bond Directed Acceptor Delivery for Highly Selective β‐Glycosylations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François-Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jeanne‐Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (16), pp.6612-6616. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202000231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic and Anti-Inflammatory Effects of Ent-Kaurane Derivatives Isolated from the Alpine Plant Sideritis hyssopifolia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melody Dutot</w:t>
+                <w:t xml:space="preserve">Insights into the Biosynthesis of Cyclic Guanidine Alkaloids from Crambeidae Marine Sponges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siguara Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Tribalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (2), pp.520-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201809539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25030589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02460210v1</w:t>
+                <w:t xml:space="preserve">hal-04082796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Appendino</w:t>
+                <w:t xml:space="preserve">CANPA: Computer-Assisted Natural Products Anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander E Fox Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pavesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NP00064B⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (17), pp.11247 - 11252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521958v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Appendino</w:t>
+                <w:t xml:space="preserve">Stereoselective Access to ( E )-1,3-Enynes through Pd/Cu-Catalyzed Alkyne Hydrocarbation of Allenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Kouoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7np00064b⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.3136-3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995061v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CANPA: Computer-Assisted Natural Products Anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Fox Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pavesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Litaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91 (17), pp.11247-11252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Access to ( E )-1,3-Enynes through Pd/Cu-Catalyzed Alkyne Hydrocarbation of Allenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Masson</w:t>
+                <w:t xml:space="preserve">Highly oxygenated isoprenylated cyclohexanoids from the fungus Parastagonospora nodorum SN15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El-Demerdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Kouoi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">Margot Bärenstrauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00828⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.112056 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.112056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236781v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly oxygenated isoprenylated cyclohexanoids from the fungus Parastagonospora nodorum SN15</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+                <w:t xml:space="preserve">James Mcalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Nong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Kutateladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.112056⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NP00064B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487373v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Biosynthesis of Cyclic Guanidine Alkaloids from Crambeidae Marine Sponges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James B. Mcalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Nong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Kutateladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siguara Silva</w:t>
+                <w:t xml:space="preserve">John Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Oberhänsli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
+                <w:t xml:space="preserve">Giovanni Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201809539⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7np00064b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082796v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CANPA: Computer-Assisted Natural Products Anticipation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Poupon</w:t>
+                <w:t xml:space="preserve">Azetidine-Containing Alkaloids Produced by a Quorum-Sensing Regulated Nonribosomal Peptide Synthetase Pathway in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilai Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02216⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (10), pp.3178-3182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201809981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353431v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azetidine-Containing Alkaloids Produced by a Quorum-Sensing Regulated Nonribosomal Peptide Synthetase Pathway in Pseudomonas aeruginosa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Prevost</w:t>
+                <w:t xml:space="preserve">C25 steroids from the marine mussel-derived fungus Penicillium ubiquetum MMS330</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Thuy Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.18-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201809981⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02096769v1</w:t>
+                <w:t xml:space="preserve">hal-03015939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C25 steroids from the marine mussel-derived fungus Penicillium ubiquetum MMS330</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
+                <w:t xml:space="preserve">Bromotryptamine and Bromotyramine Derivatives from the Tropical Southwestern Pacific Sponge &amp;lt;i&amp;gt;Narrabeena nigra&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Miguel-Gordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gegunde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Calabro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (6), pp.1-18/319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md17060319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.09.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03015939v1</w:t>
+                <w:t xml:space="preserve">hal-02146552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromotryptamine and Bromotyramine Derivatives from the Tropical Southwestern Pacific Sponge &amp;lt;i&amp;gt;Narrabeena nigra&amp;lt;/i&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amparo Alfonso</w:t>
+                <w:t xml:space="preserve">Further terpenoids from Euphorbia tirucalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Huy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Phuoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md17060319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02146552v1</w:t>
+                <w:t xml:space="preserve">hal-05521967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further terpenoids from Euphorbia tirucalli</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+                <w:t xml:space="preserve">Stereoselective Access to ( E )-1,3-Enynes through Pd/Cu-Catalyzed Alkyne Hydrocarbation of Allenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Kouoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dinh-Phuoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.3136-3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.04.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05521967v1</w:t>
+                <w:t xml:space="preserve">hal-02145777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further terpenoids from Euphorbia tirucalli</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi A Beniddir</w:t>
+                <w:t xml:space="preserve">Biosynthetic investigation of $\gamma$-lactones in Sextonia rubra wood using in situ TOF-SIMS MS/MS imaging to localize and characterize biosynthetic intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dinh-Phuoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.04.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37577-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120745v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthetic investigation of $\gamma$-lactones in Sextonia rubra wood using in situ TOF-SIMS MS/MS imaging to localize and characterize biosynthetic intermediates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Touboul</w:t>
+                <w:t xml:space="preserve">Structure Revision of Microginins 674 and 690 from the Cultured Cyanobacterium Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Calabro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37577-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (4), pp.1040-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066013v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Access to ( E )-1,3-Enynes through Pd/Cu-Catalyzed Alkyne Hydrocarbation of Allenes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+                <w:t xml:space="preserve">Further terpenoids from Euphorbia tirucalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Huy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi A Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Phuoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00828⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145777v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Revision of Microginins 674 and 690 from the Cultured Cyanobacterium Microcystis aeruginosa</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MS/MS-Guided Isolation of Clarinoside, a New Anti-Inflammatory Pentalogin Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Audoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zampalégré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23051237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b00015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03575190v1</w:t>
+                <w:t xml:space="preserve">hal-04236790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ring-Distortion Strategy from Marine Natural Product Ilimaquinone Leads to Quorum Sensing Modulators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Asmaa Boufridi</w:t>
+                <w:t xml:space="preserve">Study of the Construction of the Tiacumicin B Aglycone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Seon-Meniel</w:t>
+                <w:t xml:space="preserve">Eloi Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (2), pp.921-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626088v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Construction of the Tiacumicin B Aglycone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eloi Astier</w:t>
+                <w:t xml:space="preserve">Mucorolactone, a Macrolactone from Mucor sp. SNB-VECD13A, a Fungus Isolated from the Cuticle of a Vespidae Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Servajean</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02909⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (13), pp.3780-3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325613v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucorolactone, a Macrolactone from Mucor sp. SNB-VECD13A, a Fungus Isolated from the Cuticle of a Vespidae Species</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Ring-Distortion Strategy from Marine Natural Product Ilimaquinone Leads to Quorum Sensing Modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+                <w:t xml:space="preserve">Laurent Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Lamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Boufridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Seon-Meniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01367⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (20-21), pp.2486-2497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333761v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS/MS-Guided Isolation of Clarinoside, a New Anti-Inflammatory Pentalogin Derivative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+                <w:t xml:space="preserve">Chemically-Mediated Interactions Between Macroalgae, Their Fungal Endophytes, and Protistan Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Murúa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules23051237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04236790v1</w:t>
+                <w:t xml:space="preserve">hal-02297595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically-Mediated Interactions Between Macroalgae, Their Fungal Endophytes, and Protistan Pathogens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolving the (19 R ) Absolute Configuration of Lanciferine, a Monoterpene Indole Alkaloid from Alstonia boulindaensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (4), pp.1075-1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02297595v1</w:t>
+                <w:t xml:space="preserve">hal-05521923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsavoenones A–C: unprecedented polyketides with a 1,7-dioxadispiro[4.0.4.4]tetradecane core from the lichen Parmotrema tsavoense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuc-Huy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thammarat Aree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Chollet-Krugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (32), pp.5913-5919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8OB01280F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the (19 R ) Absolute Configuration of Lanciferine, a Monoterpene Indole Alkaloid from Alstonia boulindaensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+                <w:t xml:space="preserve">Study of the Construction of the Tiacumicin B Aglycone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (2), pp.921-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05521923v1</w:t>
+                <w:t xml:space="preserve">hal-04236797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Construction of the Tiacumicin B Aglycone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Servajean</w:t>
+                <w:t xml:space="preserve">A variable selection approach in the multivariate linear model: an application to LC-MS metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perrot-Dockes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Levy Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Brégère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02909⟩</w:t>
+              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (5), pp.20170077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sagmb-2017-0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236797v1</w:t>
+                <w:t xml:space="preserve">hal-01896164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variable selection approach in the multivariate linear model: an application to LC-MS metabolomics data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium Nanoparticle-Catalyzed Stereoretentive Cross-Coupling of Alkenyl Sulfides with Grignard Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lai-Kuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (5), pp.1430-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/sagmb-2017-0077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01896164v1</w:t>
+                <w:t xml:space="preserve">hal-02560234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctis A–C: Three Racemic Procyanidin Analogues from The Lichen Parmotrema sancti‐angelii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuc‐huy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan‐phong Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warinthorn Chavasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (19), pp.2247-2253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201800202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium Nanoparticle-Catalyzed Stereoretentive Cross-Coupling of Alkenyl Sulfides with Grignard Reagents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">MS/MS-Guided Isolation of Clarinoside, a New Anti-Inflammatory Pentalogin Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Audoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zampalégré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roulland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23051237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02560234v1</w:t>
+                <w:t xml:space="preserve">hal-02560224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS/MS-Guided Isolation of Clarinoside, a New Anti-Inflammatory Pentalogin Derivative</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Palladium Nanoparticle-Catalyzed Stereoretentive Cross-Coupling of Alkenyl Sulfides with Grignard Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lai-Kuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roulland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23051237⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (5), pp.1430-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560224v1</w:t>
+                <w:t xml:space="preserve">hal-04236795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium Nanoparticle-Catalyzed Stereoretentive Cross-Coupling of Alkenyl Sulfides with Grignard Reagents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Lai-Kuen</w:t>
+                <w:t xml:space="preserve">Stereochemical Study of Puna’auic Acid, an Allenic Fatty Acid from the Eastern Indo-Pacific Cyanobacterium Pseudanabaena sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiren Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Calabro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayalen Zubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (5), pp.1430-1434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00208⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.2311-2314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236795v1</w:t>
+                <w:t xml:space="preserve">hal-02145235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemical Study of Puna’auic Acid, an Allenic Fatty Acid from the Eastern Indo-Pacific Cyanobacterium Pseudanabaena sp</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mayalen Zubia</w:t>
+                <w:t xml:space="preserve">Synthesis of a Tiacumicin B Protected Aglycone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (8), pp.2311-2314. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 19 (15), pp.4006-4009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00654⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02145235v1</w:t>
+                <w:t xml:space="preserve">hal-04236799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiokomenines A and B: Dimeric Aspidofractinine Alkaloids Tethered with a Methylene Group</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioactive Natural Products Prioritization Using Massive Multi-informational Molecular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Kumulungui</w:t>
+                <w:t xml:space="preserve">Florent Olivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Mouray</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Righi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b03098⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (10), pp.2644 - 2651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.7b00413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521920v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Tiacumicin B Protected Aglycone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eloi Astier</w:t>
+                <w:t xml:space="preserve">Pleiokomenines A and B: Dimeric Aspidofractinine Alkaloids Tethered with a Methylene Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Otogo N’nang Obiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Servajean</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Kumulungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Mouray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (15), pp.4006-4009. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01744⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (22), pp.6180-6183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b03098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236799v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive Natural Products Prioritization Using Massive Multi-informational Molecular Networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">Antiplasmodial Securinega alkaloids from Phyllanthus fraternus: Discovery of natural (+)-allonorsecurinine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Komlaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin L.K. Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (38), pp.3754-3756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.08.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschembio.7b00413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04589575v1</w:t>
+                <w:t xml:space="preserve">hal-05521917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiokomenines A and B: Dimeric Aspidofractinine Alkaloids Tethered with a Methylene Group</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elvis Otogo N’nang Obiang</w:t>
+                <w:t xml:space="preserve">Allelopathic interactions between the brown algal genus Lobophora (Dictyotales, Phaeophyceae) and scleractinian corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Mouray</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Houlbreque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b03098⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.18637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966401v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiplasmodial Securinega alkaloids from Phyllanthus fraternus: Discovery of natural (+)-allonorsecurinine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustav Komlaga</w:t>
+                <w:t xml:space="preserve">Antimicrobial Oligophenalenone Dimers from the Soil Fungus Talaromyces stipitatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Merlin L.K. Mensah</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre E. Escargueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette K. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.08.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (12), pp.2991 - 2996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05521917v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelopathic interactions between the brown algal genus Lobophora (Dictyotales, Phaeophyceae) and scleractinian corals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald Culioli</w:t>
+                <w:t xml:space="preserve">Metabolomic profiling reveals deep chemical divergence between two morphotypes of the zoanthid Parazoanthus axinellae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Cachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Houlbreque</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julijana Ivanisevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sinniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.18637. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep18637⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 5 (8282), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep08282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270639v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial Oligophenalenone Dimers from the Soil Fungus Talaromyces stipitatus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eryloside W, a triterpenoid saponin from the sponge Dictyonella marsilii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Ocana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00458⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.252-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437572v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic profiling reveals deep chemical divergence between two morphotypes of the zoanthid Parazoanthus axinellae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadja Cachet</w:t>
+                <w:t xml:space="preserve">Cystophloroketals A–E, Unusual Phloroglucinol–Meroterpenoid Hybrids from the Brown Alga Cystoseira tamariscifolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Sinniger</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Ortalo-Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep08282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (7), pp.1663-1670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5b00264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445181v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eryloside W, a triterpenoid saponin from the sponge Dictyonella marsilii</w:t>
+                <w:t xml:space="preserve">Two-dimensional ultra high pressure liquid chromatography quadrupole/time-of-flight mass spectrometry for semi-targeted natural compounds identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cocandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Holderith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 13, pp.252-255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2015.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 10, pp.Pages 318-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2014.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445154v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystophloroketals A–E, Unusual Phloroglucinol–Meroterpenoid Hybrids from the Brown Alga Cystoseira tamariscifolia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Hattab</w:t>
+                <w:t xml:space="preserve">Environmental solutions for the sustainable production of bioactive natural products from the marine sponge Crambe crambe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Perez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Hellio</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gumersindo Feijoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5b00264⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 475, pp.71-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556215v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahorones, Highly Brominated Cyclopentenones from the Red Alga Asparagopsis taxiformis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayalen Zubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77 (5), pp.1150-1155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/np401094h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional ultra high pressure liquid chromatography quadrupole/time-of-flight mass spectrometry for semi-targeted natural compounds identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative LC–MS-based metabolite profiling of the ancient tropical rainforest tree Symphonia globulifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Holderith</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2014.10.029⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.102-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01333524v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental solutions for the sustainable production of bioactive natural products from the marine sponge Crambe crambe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative bioaccumulation kinetics of trace elements in Mediterranean marine sponges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gumersindo Feijoo</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Cachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.068⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp.340-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284801v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative LC–MS-based metabolite profiling of the ancient tropical rainforest tree Symphonia globulifera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insight into Marine Alkaloid Metabolic Pathways: Revisiting Oroidin Biosynthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duplais</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Cachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Holderith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.09.009⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201100449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105823v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative bioaccumulation kinetics of trace elements in Mediterranean marine sponges</w:t>
+                <w:t xml:space="preserve">Structure elucidation of the new citharoxazole from the Mediterranean deep-sea sponge Latrunculia (Biannulata) citharistae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellie Francezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vacelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.04.052⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (8), pp.533-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070265v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight into Marine Alkaloid Metabolic Pathways: Revisiting Oroidin Biosynthesis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parazoanthines A−E, Hydantoin Alkaloids from the Mediterranean Sea Anemone \textitParazoanthus axinellae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Cachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...229 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Erik L. Regalado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Mokrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 72 (9), pp.1612--1615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/np900437y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9681,207 +9413,207 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metabolomics to address open questions on the chemical interactions between mistletoes and their host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS-CNRS Symposium Biodiversity, Global Change and EcoHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chinese Academy of Sciences and CNRS, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'impact de la contamination par le plomb le long de la rivière Oyapock en utilisant le métabolisme de Daphnia magna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId350"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10028,51 +9760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez-Victoria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Aouad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Gonz&#225;lez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de la Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lorenzo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c01289" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Naulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didine Biatuma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02616K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beauxis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgogne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36735" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pavesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Flon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pramil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escargueil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colorants2010003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Youssef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Shaala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20070451" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mollo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Boero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Garson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/720097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Asfour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19040214" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Bin Kang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rogers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NP00023C" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torki Alzughaibi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19090505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc-Huy Duong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A. Beniddir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Hung Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Phuoc Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104825" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cretton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kaiser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#228;ser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Mu&#241;oz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825219v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuyen Le" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caroff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19070378" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Kowa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jansen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ledoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mamede" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Wabo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2021.1920017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349104v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684582v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El-Demerdash" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Borde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2021.1877702" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526758v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Skiredj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002196" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Meng Chong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104449" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kessal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060225" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tresse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanne&#8208;Julien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000231" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Aimond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Calabro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Audoin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Dutot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030589" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcalpine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Nong Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kutateladze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Macmillan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Appendino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NP00064B" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcalpine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00064b" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fox Ramos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02216" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236781v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanne-Julien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kouoi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00828" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kunz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siguara Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Tribalat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201809539" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353431v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Fox Ramos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilai Hong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bolard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201809981" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Hoang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boumard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.09.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miguel-Gordo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gegunde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jennings" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Alfonso" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17060319" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.04.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120745v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37577-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145777v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S Masson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kouoi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b00015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626088v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Lamali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boufridi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Seon-Meniel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325613v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Astier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02909" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zampal&#233;gr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Blanchet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051237" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297595v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mur&#250;a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03161" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thammarat Aree" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Chollet-Krugler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01280F" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521923v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lewin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00957" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236797v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521924v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc&#8208;huy Duong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan&#8208;phong Ha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warinthorn Chavasiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800202" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560234v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00208" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560224v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236795v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145235v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiren Solanki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00654" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521920v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Otogo N&#8217;nang Obiang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kumulungui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mouray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03098" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236799v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01744" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589575v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Olivon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koval" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Righi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Genta-Jouve" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.7b00413" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966401v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521917v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Komlaga" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dickson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin L.K. Mensah" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.08.045" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLDQ3NG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270639v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18637" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437572v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre E. Escargueil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette K. Larsen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guedon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00458" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445181v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sinniger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08282" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445154v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boughanem" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ocana" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.07.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J3RNG80-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556215v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hattab" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00264" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760562v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np401094h" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333524v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crou&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weinberg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocandeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Holderith" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.10.029" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2S80MN8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284801v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Feijoo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.068" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105823v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cottet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fromentin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.09.009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070265v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.052" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689141v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201100449" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5HQ1X0B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634141v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Francezon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Puissant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auberger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2772" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S89K318C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361800v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L. Regalado" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Mokrini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amade" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900437y" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958622v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633049v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez-Victoria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Aouad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Gonz&#225;lez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de la Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lorenzo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c01289" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Naulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didine Biatuma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02616K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beauxis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgogne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36735" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pavesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Flon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pramil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escargueil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colorants2010003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Youssef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Shaala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20070451" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mollo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Boero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Garson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/720097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cretton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kaiser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#228;ser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Mu&#241;oz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03141" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825219v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuyen Le" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caroff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19070378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190448v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc-Huy Duong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A. Beniddir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Hung Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Phuoc Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torki Alzughaibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19090505" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Bin Kang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rogers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NP00023C" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Asfour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19040214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Kowa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jansen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ledoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mamede" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Wabo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2021.1920017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349104v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684582v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El-Demerdash" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Borde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2021.1877702" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104449" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Meng Chong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00601" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Skiredj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002196" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kessal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060225" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Aimond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Calabro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Audoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Dutot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030589" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tresse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanne&#8208;Julien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000231" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siguara Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Tribalat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201809539" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Fox Ramos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02216" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanne-Julien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kouoi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00828" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521976v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fox Ramos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487373v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kunz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112056" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcalpine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Nong Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kutateladze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Macmillan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Appendino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NP00064B" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995061v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcalpine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00064b" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilai Hong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bolard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201809981" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015939v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Hoang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boumard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.09.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miguel-Gordo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gegunde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jennings" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Alfonso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17060319" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521967v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.04.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145777v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S Masson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kouoi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37577-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575190v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b00015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120745v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236790v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zampal&#233;gr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Blanchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051237" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325613v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Astier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02909" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626088v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Lamali" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boufridi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Seon-Meniel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297595v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mur&#250;a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03161" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521923v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lewin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00957" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521930v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thammarat Aree" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Chollet-Krugler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01280F" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560234v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00208" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521924v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc&#8208;huy Duong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan&#8208;phong Ha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warinthorn Chavasiri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800202" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560224v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236795v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145235v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiren Solanki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00654" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236799v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01744" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Olivon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koval" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Righi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Genta-Jouve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.7b00413" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966401v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Otogo N&#8217;nang Obiang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kumulungui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mouray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03098" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521917v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Komlaga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dickson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin L.K. Mensah" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.08.045" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLDQ3NG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270639v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18637" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437572v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre E. Escargueil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette K. Larsen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guedon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00458" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445181v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sinniger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08282" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445154v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boughanem" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ocana" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.07.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J3RNG80-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556215v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hattab" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00264" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333524v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crou&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weinberg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocandeau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Holderith" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.10.029" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2S80MN8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284801v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Feijoo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.068" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760562v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np401094h" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105823v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cottet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fromentin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.09.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070265v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.052" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689141v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201100449" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5HQ1X0B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634141v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Francezon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Puissant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auberger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2772" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S89K318C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361800v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L. Regalado" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Mokrini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amade" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900437y" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958622v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633049v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>