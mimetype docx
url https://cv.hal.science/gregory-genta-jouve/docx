--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -863,1865 +863,1865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Antagonistic Compounds between the Palm Tree Xylariale Endophytic Fungi and the Phytopathogen Fusarium oxysporum</w:t>
+                <w:t xml:space="preserve">Advances in decomposing complex metabolite mixtures using substructure- and network-based computational metabolomics approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvian Cretton</w:t>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyo Bin Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mäser</w:t>
+                <w:t xml:space="preserve">Florian Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlando Muñoz</w:t>
+                <w:t xml:space="preserve">Simon Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (37), pp.10893-10906. </w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (11), pp.1967-1993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NP00023C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684589v1</w:t>
+                <w:t xml:space="preserve">hal-05058429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Metabolomics Approach for the Discovery of Environment-Related Pyran-2-Ones Chemodiversity in a Marine-Sourced Penicillium restrictum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Caroff</w:t>
+                <w:t xml:space="preserve">Advances in decomposing complex metabolite mixtures using substructure- and network-based computational metabolomics approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyo Bin Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md19070378⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (11), pp.1967-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NP00023C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825219v2</w:t>
+                <w:t xml:space="preserve">hal-04684581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to "Further terpenoids from Euphorbia tirucalli" (vol 135, pg 44, 2019)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi A. Beniddir</w:t>
+                <w:t xml:space="preserve">Magnificines A and B, Antimicrobial Marine Alkaloids Featuring a Tetrahydrooxazolo[3,2-a]azepine-2,5(3H,6H)-dione Backbone from the Red Sea Sponge Negombata magnifica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Asfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Shaala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2020.104825⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (4), pp.214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md19040214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190448v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusaripyridines A and B; Highly Oxygenated Antimicrobial Alkaloid Dimers Featuring an Unprecedented 1,4-Bis(2-hydroxy-1,2-dihydropyridin-2-yl)butane-2,3-dione Core from the Marine Fungus Fusarium sp. LY019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Torki Alzughaibi</w:t>
+                <w:t xml:space="preserve">Identification of Antagonistic Compounds between the Palm Tree Xylariale Endophytic Fungi and the Phytopathogen Fusarium oxysporum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvian Cretton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mäser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md19090505⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (37), pp.10893-10906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684586v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in decomposing complex metabolite mixtures using substructure- and network-based computational metabolomics approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kyo Bin Kang</w:t>
+                <w:t xml:space="preserve">Corrigendum to "Further terpenoids from Euphorbia tirucalli" (vol 135, pg 44, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Huy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi A. Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Rogers</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Phuoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NP00023C⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2020.104825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684581v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnificines A and B, Antimicrobial Marine Alkaloids Featuring a Tetrahydrooxazolo[3,2-a]azepine-2,5(3H,6H)-dione Backbone from the Red Sea Sponge Negombata magnifica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusaripyridines A and B; Highly Oxygenated Antimicrobial Alkaloid Dimers Featuring an Unprecedented 1,4-Bis(2-hydroxy-1,2-dihydropyridin-2-yl)butane-2,3-dione Core from the Marine Fungus Fusarium sp. LY019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Shaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torki Alzughaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaa Youssef</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lamiaa Shaala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19 (4), pp.214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md19040214⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 19 (9), pp.505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md19090505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684584v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioassay-guided isolation of vilasinin–type limonoids and phenyl alkene from the leaves of Trichilia gilgiana and their antiplasmodial activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte Wabo</w:t>
+                <w:t xml:space="preserve">Untargeted Metabolomics Approach for the Discovery of Environment-Related Pyran-2-Ones Chemodiversity in a Marine-Sourced Penicillium restrictum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Tuyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2021.1920017⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (7), pp.378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md19070378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684637v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825219v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Antagonistic Compounds between the Palm Tree Xylariale Endophytic Fungi and the Phytopathogen Fusarium oxysporum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Touboul</w:t>
+                <w:t xml:space="preserve">Bioassay-guided isolation of vilasinin–type limonoids and phenyl alkene from the leaves of Trichilia gilgiana and their antiplasmodial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodora Kowa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Wabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03141⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (19), pp.5039-5047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2021.1920017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349104v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic constituents from the wheat plant pathogen Parastagonospora nodorum SN15</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Borde</w:t>
+                <w:t xml:space="preserve">Identification of Antagonistic Compounds between the Palm Tree Xylariale Endophytic Fungi and the Phytopathogen Fusarium oxysporum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2021.1877702⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.10893-10906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684582v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in decomposing complex metabolite mixtures using substructure- and network-based computational metabolomics approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kyo Bin Kang</w:t>
+                <w:t xml:space="preserve">Cytotoxic constituents from the wheat plant pathogen Parastagonospora nodorum SN15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El-Demerdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Borde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Escargueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Prado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NP00023C⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (5), pp.1273-1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2021.1877702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058429v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eumitrins C-E: Structurally diverse xanthone dimers from the vietnamese lichen Usnea baileyi</w:t>
+                <w:t xml:space="preserve">In Silico Anticipation of Metabolic Pathways Extended to Organic Chemistry Reactions: A Case Study with Caffeine Alkaline Hydrolysis and The Origin of Camellimidazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Kieu Nguyen</w:t>
+                <w:t xml:space="preserve">Victor Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gallard</w:t>
+                <w:t xml:space="preserve">Adam Skiredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.104449⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (57), pp.12936-12940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082737v1</w:t>
+                <w:t xml:space="preserve">hal-05526758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel α-Hydroxy γ-Butenolides of Kelp Endophytes Disrupt Bacterial Cell-to-Cell Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Vallet</w:t>
+                <w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yee-Meng Chong</w:t>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tourneroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.601. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909195v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Anticipation of Metabolic Pathways Extended to Organic Chemistry Reactions: A Case Study with Caffeine Alkaline Hydrolysis and The Origin of Camellimidazoles</w:t>
+                <w:t xml:space="preserve">Novel α-Hydroxy γ-Butenolides of Kelp Endophytes Disrupt Bacterial Cell-to-Cell Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Turpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+                <w:t xml:space="preserve">Marine Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yee-Meng Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tourneroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Gallard</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202002196⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526758v1</w:t>
+                <w:t xml:space="preserve">hal-02909195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+                <w:t xml:space="preserve">Eumitrins C-E: Structurally diverse xanthone dimers from the vietnamese lichen Usnea baileyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Kieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Roy</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Huy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chave</w:t>
+                <w:t xml:space="preserve">Jean-François Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.19788. </w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.104449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.104449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103617v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid Annotation by Combination of UHPLC-HRMS (MS), Molecular Networking, and Retention Time Prediction: Application to a Lipidomic Study of In Vitro Models of Dry Eye Disease</w:t>
               </w:r>
@@ -2835,2439 +2835,2439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic and Anti-Inflammatory Effects of Ent-Kaurane Derivatives Isolated from the Alpine Plant Sideritis hyssopifolia</w:t>
+                <w:t xml:space="preserve">Total Synthesis of Tiacumicin B: Implementing Hydrogen Bond Directed Acceptor Delivery for Highly Selective β‐Glycosylations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Aimond</w:t>
+                <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Calabro</w:t>
+                <w:t xml:space="preserve">Cédric Tresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Audoin</w:t>
+                <w:t xml:space="preserve">Marc François-Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Olivier</w:t>
+                <w:t xml:space="preserve">Louis Jeanne‐Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Dutot</w:t>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Terpenes and Terpene Derivatives, 25 (3), pp.589. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (16), pp.6612-6616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25030589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202000231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460210v1</w:t>
+                <w:t xml:space="preserve">hal-02991902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico Anticipation of Metabolic Pathways Extended to Organic Chemistry Reactions: A Case Study with Caffeine Alkaline Hydrolysis and The Origin of Camellimidazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Skiredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (57), pp.12936-12940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202002196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of Tiacumicin B: Implementing Hydrogen Bond Directed Acceptor Delivery for Highly Selective β‐Glycosylations</w:t>
+                <w:t xml:space="preserve">Cytotoxic and Anti-Inflammatory Effects of Ent-Kaurane Derivatives Isolated from the Alpine Plant Sideritis hyssopifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
+                <w:t xml:space="preserve">Axelle Aimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Tresse</w:t>
+                <w:t xml:space="preserve">Kevin Calabro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc François-Heude</w:t>
+                <w:t xml:space="preserve">Coralie Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Jeanne‐Julien</w:t>
+                <w:t xml:space="preserve">Elodie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+                <w:t xml:space="preserve">Melody Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (16), pp.6612-6616. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Terpenes and Terpene Derivatives, 25 (3), pp.589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202000231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25030589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991902v1</w:t>
+                <w:t xml:space="preserve">hal-02460210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Biosynthesis of Cyclic Guanidine Alkaloids from Crambeidae Marine Sponges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further terpenoids from Euphorbia tirucalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Huy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siguara Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Tribalat</w:t>
+                <w:t xml:space="preserve">Mehdi A Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Phuoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201809539⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082796v1</w:t>
+                <w:t xml:space="preserve">hal-02120745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CANPA: Computer-Assisted Natural Products Anticipation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Poupon</w:t>
+                <w:t xml:space="preserve">Stereoselective Access to ( E )-1,3-Enynes through Pd/Cu-Catalyzed Alkyne Hydrocarbation of Allenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Kouoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02216⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.3136-3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353431v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Access to ( E )-1,3-Enynes through Pd/Cu-Catalyzed Alkyne Hydrocarbation of Allenes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+                <w:t xml:space="preserve">Structure Revision of Microginins 674 and 690 from the Cultured Cyanobacterium Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Calabro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00828⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (4), pp.1040-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236781v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CANPA: Computer-Assisted Natural Products Anticipation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Poupon</w:t>
+                <w:t xml:space="preserve">Biosynthetic investigation of $\gamma$-lactones in Sextonia rubra wood using in situ TOF-SIMS MS/MS imaging to localize and characterize biosynthetic intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37577-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05521976v1</w:t>
+                <w:t xml:space="preserve">hal-02066013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly oxygenated isoprenylated cyclohexanoids from the fungus Parastagonospora nodorum SN15</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mcalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Nong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Kutateladze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Bärenstrauch</w:t>
+                <w:t xml:space="preserve">John Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Kunz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+                <w:t xml:space="preserve">Giovanni Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.112056⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NP00064B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487373v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James B. Mcalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shao-Nong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Kutateladze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NP00064B⟩</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7np00064b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521958v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the Biosynthesis of Cyclic Guanidine Alkaloids from Crambeidae Marine Sponges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Kutateladze</w:t>
+                <w:t xml:space="preserve">Siguara Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Macmillan</w:t>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Appendino</w:t>
+                <w:t xml:space="preserve">Marie-Aude Tribalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7np00064b⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (2), pp.520-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201809539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995061v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azetidine-Containing Alkaloids Produced by a Quorum-Sensing Regulated Nonribosomal Peptide Synthetase Pathway in Pseudomonas aeruginosa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Prevost</w:t>
+                <w:t xml:space="preserve">Stereoselective Access to ( E )-1,3-Enynes through Pd/Cu-Catalyzed Alkyne Hydrocarbation of Allenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Kouoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201809981⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.3136-3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096769v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C25 steroids from the marine mussel-derived fungus Penicillium ubiquetum MMS330</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
+                <w:t xml:space="preserve">CANPA: Computer-Assisted Natural Products Anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Fox Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pavesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.09.002⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (17), pp.11247-11252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015939v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromotryptamine and Bromotyramine Derivatives from the Tropical Southwestern Pacific Sponge &amp;lt;i&amp;gt;Narrabeena nigra&amp;lt;/i&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amparo Alfonso</w:t>
+                <w:t xml:space="preserve">Highly oxygenated isoprenylated cyclohexanoids from the fungus Parastagonospora nodorum SN15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El-Demerdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Bärenstrauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md17060319⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.112056 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.112056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146552v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further terpenoids from Euphorbia tirucalli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dinh-Phuoc Nguyen</w:t>
+                <w:t xml:space="preserve">CANPA: Computer-Assisted Natural Products Anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander E Fox Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pavesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.04.001⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (17), pp.11247 - 11252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521967v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Access to ( E )-1,3-Enynes through Pd/Cu-Catalyzed Alkyne Hydrocarbation of Allenes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+                <w:t xml:space="preserve">C25 steroids from the marine mussel-derived fungus Penicillium ubiquetum MMS330</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Thuy Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00828⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.18-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145777v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthetic investigation of $\gamma$-lactones in Sextonia rubra wood using in situ TOF-SIMS MS/MS imaging to localize and characterize biosynthetic intermediates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Azetidine-Containing Alkaloids Produced by a Quorum-Sensing Regulated Nonribosomal Peptide Synthetase Pathway in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilai Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Fu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Touboul</w:t>
+                <w:t xml:space="preserve">Sébastien Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37577-5⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (10), pp.3178-3182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201809981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066013v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Revision of Microginins 674 and 690 from the Cultured Cyanobacterium Microcystis aeruginosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Bromotryptamine and Bromotyramine Derivatives from the Tropical Southwestern Pacific Sponge &amp;lt;i&amp;gt;Narrabeena nigra&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Miguel-Gordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gegunde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Calabro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b00015⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (6), pp.1-18/319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md17060319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575190v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further terpenoids from Euphorbia tirucalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuc-Huy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi A Beniddir</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh-Phuoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fitoterapia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 135, pp.44-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120745v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS/MS-Guided Isolation of Clarinoside, a New Anti-Inflammatory Pentalogin Derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zampalégré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5327,1837 +5327,1837 @@
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules23051237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236790v1</w:t>
+                <w:t xml:space="preserve">hal-02560224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Construction of the Tiacumicin B Aglycone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Palladium Nanoparticle-Catalyzed Stereoretentive Cross-Coupling of Alkenyl Sulfides with Grignard Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lai-Kuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83 (2), pp.921-929. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (5), pp.1430-1434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325613v1</w:t>
+                <w:t xml:space="preserve">hal-04236795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucorolactone, a Macrolactone from Mucor sp. SNB-VECD13A, a Fungus Isolated from the Cuticle of a Vespidae Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereochemical Study of Puna’auic Acid, an Allenic Fatty Acid from the Eastern Indo-Pacific Cyanobacterium Pseudanabaena sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seindé Touré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+                <w:t xml:space="preserve">Hiren Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Calabro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+                <w:t xml:space="preserve">Mayalen Zubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (13), pp.3780-3783. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01367⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.2311-2314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333761v1</w:t>
+                <w:t xml:space="preserve">hal-02145235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ring-Distortion Strategy from Marine Natural Product Ilimaquinone Leads to Quorum Sensing Modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Evanno</w:t>
+                <w:t xml:space="preserve">David Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lachkar</w:t>
+                <w:t xml:space="preserve">Assia Lamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Lamali</w:t>
+                <w:t xml:space="preserve">Asmaa Boufridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Seon-Meniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (20-21), pp.2486-2497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201800047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically-Mediated Interactions Between Macroalgae, Their Fungal Endophytes, and Protistan Pathogens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+                <w:t xml:space="preserve">MS/MS-Guided Isolation of Clarinoside, a New Anti-Inflammatory Pentalogin Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Audoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zampalégré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03161⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23051237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297595v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the (19 R ) Absolute Configuration of Lanciferine, a Monoterpene Indole Alkaloid from Alstonia boulindaensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+                <w:t xml:space="preserve">Study of the Construction of the Tiacumicin B Aglycone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00957⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (2), pp.921-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521923v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsavoenones A–C: unprecedented polyketides with a 1,7-dioxadispiro[4.0.4.4]tetradecane core from the lichen Parmotrema tsavoense</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+                <w:t xml:space="preserve">Mucorolactone, a Macrolactone from Mucor sp. SNB-VECD13A, a Fungus Isolated from the Cuticle of a Vespidae Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marylène Chollet-Krugler</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8OB01280F⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (13), pp.3780-3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521930v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Construction of the Tiacumicin B Aglycone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Servajean</w:t>
+                <w:t xml:space="preserve">Chemically-Mediated Interactions Between Macroalgae, Their Fungal Endophytes, and Protistan Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Murúa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02909⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236797v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variable selection approach in the multivariate linear model: an application to LC-MS metabolomics data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolving the (19 R ) Absolute Configuration of Lanciferine, a Monoterpene Indole Alkaloid from Alstonia boulindaensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Perrot-Dockes</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/sagmb-2017-0077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (4), pp.1075-1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896164v1</w:t>
+                <w:t xml:space="preserve">hal-05521923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium Nanoparticle-Catalyzed Stereoretentive Cross-Coupling of Alkenyl Sulfides with Grignard Reagents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Lai-Kuen</w:t>
+                <w:t xml:space="preserve">Tsavoenones A–C: unprecedented polyketides with a 1,7-dioxadispiro[4.0.4.4]tetradecane core from the lichen Parmotrema tsavoense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Huy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thammarat Aree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Chollet-Krugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00208⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (32), pp.5913-5919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8OB01280F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560234v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanctis A–C: Three Racemic Procyanidin Analogues from The Lichen Parmotrema sancti‐angelii</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+                <w:t xml:space="preserve">Study of the Construction of the Tiacumicin B Aglycone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (2), pp.921-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521924v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS/MS-Guided Isolation of Clarinoside, a New Anti-Inflammatory Pentalogin Derivative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+                <w:t xml:space="preserve">A variable selection approach in the multivariate linear model: an application to LC-MS metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perrot-Dockes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Levy Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Brégère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23051237⟩</w:t>
+              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (5), pp.20170077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sagmb-2017-0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560224v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium Nanoparticle-Catalyzed Stereoretentive Cross-Coupling of Alkenyl Sulfides with Grignard Reagents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lai-Kuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roulland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (5), pp.1430-1434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236795v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemical Study of Puna’auic Acid, an Allenic Fatty Acid from the Eastern Indo-Pacific Cyanobacterium Pseudanabaena sp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+                <w:t xml:space="preserve">Sanctis A–C: Three Racemic Procyanidin Analogues from The Lichen Parmotrema sancti‐angelii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc‐huy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiren Solanki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Calabro</w:t>
+                <w:t xml:space="preserve">Xuan‐phong Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayalen Zubia</w:t>
+                <w:t xml:space="preserve">Warinthorn Chavasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (8), pp.2311-2314. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (19), pp.2247-2253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145235v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a Tiacumicin B Protected Aglycone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (15), pp.4006-4009. </w:t>
@@ -7355,51 +7355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Otogo N’nang Obiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Kumulungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7603,295 +7603,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelopathic interactions between the brown algal genus Lobophora (Dictyotales, Phaeophyceae) and scleractinian corals</w:t>
+                <w:t xml:space="preserve">Antimicrobial Oligophenalenone Dimers from the Soil Fungus Talaromyces stipitatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vieira</w:t>
+                <w:t xml:space="preserve">Yi Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier P. Thomas</w:t>
+                <w:t xml:space="preserve">Alexandre E. Escargueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Culioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">Annette K. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Houlbreque</w:t>
+                <w:t xml:space="preserve">Laura Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.18637. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (12), pp.2991 - 2996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep18637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270639v1</w:t>
+                <w:t xml:space="preserve">hal-01437572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial Oligophenalenone Dimers from the Soil Fungus Talaromyces stipitatus</w:t>
+                <w:t xml:space="preserve">Allelopathic interactions between the brown algal genus Lobophora (Dictyotales, Phaeophyceae) and scleractinian corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Zang</w:t>
+                <w:t xml:space="preserve">Christophe Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Guedon</w:t>
+                <w:t xml:space="preserve">Fanny Houlbreque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 79 (12), pp.2991 - 2996. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.18637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep18637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437572v1</w:t>
+                <w:t xml:space="preserve">hal-01270639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic profiling reveals deep chemical divergence between two morphotypes of the zoanthid Parazoanthus axinellae</w:t>
               </w:r>
@@ -8063,51 +8063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Ocana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13, pp.252-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8281,575 +8281,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional ultra high pressure liquid chromatography quadrupole/time-of-flight mass spectrometry for semi-targeted natural compounds identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative LC–MS-based metabolite profiling of the ancient tropical rainforest tree Symphonia globulifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Weinberg</w:t>
+                <w:t xml:space="preserve">Yann Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cocandeau</w:t>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Holderith</w:t>
+                <w:t xml:space="preserve">Christophe Duplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10, pp.Pages 318-323. </w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.102-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2014.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333524v1</w:t>
+                <w:t xml:space="preserve">hal-02105823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental solutions for the sustainable production of bioactive natural products from the marine sponge Crambe crambe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mahorones, Highly Brominated Cyclopentenones from the Red Alga Asparagopsis taxiformis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayalen Zubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Perez-Lopez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gumersindo Feijoo</w:t>
+                <w:t xml:space="preserve">Lionel Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (5), pp.1150-1155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np401094h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284801v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahorones, Highly Brominated Cyclopentenones from the Red Alga Asparagopsis taxiformis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional ultra high pressure liquid chromatography quadrupole/time-of-flight mass spectrometry for semi-targeted natural compounds identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cocandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Greff</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pérez</w:t>
+                <w:t xml:space="preserve">Serge Holderith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.Pages 318-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2014.10.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/np401094h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01760562v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative LC–MS-based metabolite profiling of the ancient tropical rainforest tree Symphonia globulifera</w:t>
+                <w:t xml:space="preserve">Environmental solutions for the sustainable production of bioactive natural products from the marine sponge Crambe crambe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Cottet</w:t>
+                <w:t xml:space="preserve">Paula Perez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Duplais</w:t>
+                <w:t xml:space="preserve">Gumersindo Feijoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 108, pp.102-108. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 475, pp.71-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105823v1</w:t>
+                <w:t xml:space="preserve">hal-01284801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative bioaccumulation kinetics of trace elements in Mediterranean marine sponges</w:t>
               </w:r>
@@ -8861,77 +8861,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Cachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oberhänsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89, pp.340-349. </w:t>
@@ -8995,77 +8995,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Cachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Holderith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oberhänsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
@@ -9760,51 +9760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez-Victoria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Aouad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Gonz&#225;lez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de la Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lorenzo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c01289" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Naulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didine Biatuma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02616K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beauxis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgogne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36735" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pavesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Flon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pramil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escargueil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colorants2010003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Youssef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Shaala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20070451" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mollo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Boero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Garson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/720097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cretton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kaiser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#228;ser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Mu&#241;oz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03141" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825219v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuyen Le" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caroff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19070378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190448v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc-Huy Duong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A. Beniddir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Hung Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Phuoc Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torki Alzughaibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19090505" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Bin Kang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rogers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NP00023C" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Asfour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19040214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Kowa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jansen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ledoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mamede" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Wabo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2021.1920017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349104v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684582v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El-Demerdash" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Borde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2021.1877702" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104449" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Meng Chong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00601" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Skiredj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002196" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kessal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060225" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Aimond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Calabro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Audoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Dutot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030589" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tresse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanne&#8208;Julien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000231" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siguara Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Tribalat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201809539" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Fox Ramos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02216" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanne-Julien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kouoi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00828" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521976v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fox Ramos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487373v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kunz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112056" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcalpine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Nong Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kutateladze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Macmillan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Appendino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NP00064B" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995061v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcalpine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00064b" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilai Hong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bolard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201809981" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015939v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Hoang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boumard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.09.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miguel-Gordo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gegunde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jennings" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Alfonso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17060319" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521967v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.04.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145777v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S Masson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kouoi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37577-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575190v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b00015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120745v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236790v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zampal&#233;gr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Blanchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051237" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325613v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Astier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02909" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626088v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Lamali" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boufridi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Seon-Meniel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297595v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mur&#250;a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03161" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521923v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lewin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00957" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521930v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thammarat Aree" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Chollet-Krugler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01280F" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560234v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00208" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521924v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc&#8208;huy Duong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan&#8208;phong Ha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warinthorn Chavasiri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800202" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560224v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236795v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145235v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiren Solanki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00654" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236799v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01744" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Olivon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koval" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Righi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Genta-Jouve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.7b00413" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966401v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Otogo N&#8217;nang Obiang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kumulungui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mouray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03098" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521917v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Komlaga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dickson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin L.K. Mensah" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.08.045" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLDQ3NG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270639v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18637" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437572v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre E. Escargueil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette K. Larsen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guedon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00458" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445181v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sinniger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08282" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445154v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boughanem" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ocana" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.07.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J3RNG80-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556215v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hattab" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00264" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333524v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crou&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weinberg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocandeau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Holderith" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.10.029" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2S80MN8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284801v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Feijoo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.068" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760562v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np401094h" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105823v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cottet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fromentin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.09.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070265v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.052" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689141v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201100449" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5HQ1X0B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634141v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Francezon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Puissant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auberger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2772" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S89K318C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361800v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L. Regalado" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Mokrini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amade" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900437y" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958622v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633049v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez-Victoria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Aouad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Gonz&#225;lez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de la Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lorenzo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c01289" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Naulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didine Biatuma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02616K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beauxis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgogne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36735" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pavesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Flon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pramil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escargueil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colorants2010003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Youssef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Shaala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20070451" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mollo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Boero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Garson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/720097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Bin Kang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rogers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NP00023C" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Asfour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19040214" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cretton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kaiser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#228;ser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Mu&#241;oz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03141" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc-Huy Duong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A. Beniddir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Hung Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Phuoc Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104825" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torki Alzughaibi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19090505" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825219v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuyen Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caroff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19070378" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Kowa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jansen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ledoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mamede" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Wabo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2021.1920017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349104v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El-Demerdash" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Borde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2021.1877702" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526758v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Skiredj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002196" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Meng Chong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104449" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kessal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060225" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991902v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tresse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanne&#8208;Julien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000231" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Aimond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Calabro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Audoin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Dutot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030589" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145777v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanne-Julien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kouoi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00828" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575190v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b00015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066013v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37577-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcalpine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Nong Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kutateladze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Macmillan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Appendino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NP00064B" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995061v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcalpine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00064b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082796v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siguara Silva" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Tribalat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201809539" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kouoi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521976v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fox Ramos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02216" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kunz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112056" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Fox Ramos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015939v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Hoang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boumard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.09.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096769v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilai Hong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bolard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201809981" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miguel-Gordo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gegunde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jennings" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Alfonso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17060319" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560224v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zampal&#233;gr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Blanchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051237" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236795v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Astier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00208" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145235v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiren Solanki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00654" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626088v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Lamali" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boufridi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Seon-Meniel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236790v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325613v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02909" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297595v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mur&#250;a" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03161" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lewin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00957" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thammarat Aree" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Chollet-Krugler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01280F" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521924v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc&#8208;huy Duong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan&#8208;phong Ha" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warinthorn Chavasiri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800202" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236799v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01744" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Olivon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koval" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Righi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Genta-Jouve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.7b00413" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966401v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Otogo N&#8217;nang Obiang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kumulungui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mouray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03098" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521917v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Komlaga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dickson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin L.K. Mensah" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.08.045" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLDQ3NG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437572v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre E. Escargueil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette K. Larsen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guedon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00458" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270639v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18637" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445181v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sinniger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08282" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445154v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boughanem" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ocana" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.07.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J3RNG80-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556215v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hattab" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00264" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105823v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cottet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fromentin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.09.009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760562v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np401094h" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333524v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crou&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weinberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocandeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Holderith" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.10.029" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2S80MN8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284801v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Feijoo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.068" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070265v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.052" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689141v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201100449" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5HQ1X0B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634141v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Francezon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Puissant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auberger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2772" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S89K318C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361800v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L. Regalado" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Mokrini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amade" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900437y" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958622v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633049v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>