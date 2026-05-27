--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,278 +240,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective synthesis of fissoldhimine alkaloid analogues via sequential electrooxidation and heterodimerization of ureas</w:t>
+                <w:t xml:space="preserve">Application of a molecular networking approach using LC-HRMS combined with the MetWork webserver for clinical and forensic toxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Naulin</w:t>
+                <w:t xml:space="preserve">Romain Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brion</w:t>
+                <w:t xml:space="preserve">Yann Beauxis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didine Biatuma</w:t>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CC02616K⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (17), pp.e36735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e36735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733253v1</w:t>
+                <w:t xml:space="preserve">hal-04684576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a molecular networking approach using LC-HRMS combined with the MetWork webserver for clinical and forensic toxicology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoselective synthesis of fissoldhimine alkaloid analogues via sequential electrooxidation and heterodimerization of ureas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Magny</w:t>
+                <w:t xml:space="preserve">Aurélien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Beauxis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Didine Biatuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (17), pp.e36735. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (81), pp.11560-11563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e36735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CC02616K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684576v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azaphilones Pigments from the Fungus Penicillium hirayamae</w:t>
               </w:r>
@@ -523,51 +523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pavesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Flon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pramil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -657,51 +657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaa Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Shaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (7), pp.451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -863,6353 +863,6353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in decomposing complex metabolite mixtures using substructure- and network-based computational metabolomics approaches</w:t>
+                <w:t xml:space="preserve">Untargeted Metabolomics Approach for the Discovery of Environment-Related Pyran-2-Ones Chemodiversity in a Marine-Sourced Penicillium restrictum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+                <w:t xml:space="preserve">Van-Tuyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyo Bin Kang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Huber</w:t>
+                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rogers</w:t>
+                <w:t xml:space="preserve">Fabrice Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NP00023C⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (7), pp.378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md19070378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058429v1</w:t>
+                <w:t xml:space="preserve">hal-03825219v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in decomposing complex metabolite mixtures using substructure- and network-based computational metabolomics approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to "Further terpenoids from Euphorbia tirucalli" (vol 135, pg 44, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Huy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi A. Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Rogers</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Phuoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NP00023C⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2020.104825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684581v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnificines A and B, Antimicrobial Marine Alkaloids Featuring a Tetrahydrooxazolo[3,2-a]azepine-2,5(3H,6H)-dione Backbone from the Red Sea Sponge Negombata magnifica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusaripyridines A and B; Highly Oxygenated Antimicrobial Alkaloid Dimers Featuring an Unprecedented 1,4-Bis(2-hydroxy-1,2-dihydropyridin-2-yl)butane-2,3-dione Core from the Marine Fungus Fusarium sp. LY019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Shaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torki Alzughaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaa Youssef</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lamiaa Shaala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19 (4), pp.214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md19040214⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 19 (9), pp.505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md19090505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684584v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Antagonistic Compounds between the Palm Tree Xylariale Endophytic Fungi and the Phytopathogen Fusarium oxysporum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Advances in decomposing complex metabolite mixtures using substructure- and network-based computational metabolomics approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyo Bin Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Orlando Muñoz</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03141⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (11), pp.1967-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NP00023C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684589v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to "Further terpenoids from Euphorbia tirucalli" (vol 135, pg 44, 2019)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Magnificines A and B, Antimicrobial Marine Alkaloids Featuring a Tetrahydrooxazolo[3,2-a]azepine-2,5(3H,6H)-dione Backbone from the Red Sea Sponge Negombata magnifica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Asfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Shaala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2020.104825⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (4), pp.214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md19040214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190448v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusaripyridines A and B; Highly Oxygenated Antimicrobial Alkaloid Dimers Featuring an Unprecedented 1,4-Bis(2-hydroxy-1,2-dihydropyridin-2-yl)butane-2,3-dione Core from the Marine Fungus Fusarium sp. LY019</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bioassay-guided isolation of vilasinin–type limonoids and phenyl alkene from the leaves of Trichilia gilgiana and their antiplasmodial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodora Kowa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Wabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md19090505⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (19), pp.5039-5047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2021.1920017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684586v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Metabolomics Approach for the Discovery of Environment-Related Pyran-2-Ones Chemodiversity in a Marine-Sourced Penicillium restrictum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Caroff</w:t>
+                <w:t xml:space="preserve">Identification of Antagonistic Compounds between the Palm Tree Xylariale Endophytic Fungi and the Phytopathogen Fusarium oxysporum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md19070378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (37), pp.10893-10906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825219v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioassay-guided isolation of vilasinin–type limonoids and phenyl alkene from the leaves of Trichilia gilgiana and their antiplasmodial activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxic constituents from the wheat plant pathogen Parastagonospora nodorum SN15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El-Demerdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Escargueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Prado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 36 (19), pp.5039-5047. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 36 (5), pp.1273-1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2021.1877702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786419.2021.1920017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04684637v1</w:t>
+                <w:t xml:space="preserve">hal-04684582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Antagonistic Compounds between the Palm Tree Xylariale Endophytic Fungi and the Phytopathogen Fusarium oxysporum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Advances in decomposing complex metabolite mixtures using substructure- and network-based computational metabolomics approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyo Bin Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Touboul</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03141⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (11), pp.1967-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NP00023C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349104v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic constituents from the wheat plant pathogen Parastagonospora nodorum SN15</w:t>
+                <w:t xml:space="preserve">Eumitrins C-E: Structurally diverse xanthone dimers from the vietnamese lichen Usnea baileyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr El-Demerdash</w:t>
+                <w:t xml:space="preserve">Van-Kieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Huy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Borde</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2021.1877702⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.104449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.104449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684582v1</w:t>
+                <w:t xml:space="preserve">hal-04082737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Anticipation of Metabolic Pathways Extended to Organic Chemistry Reactions: A Case Study with Caffeine Alkaline Hydrolysis and The Origin of Camellimidazoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel α-Hydroxy γ-Butenolides of Kelp Endophytes Disrupt Bacterial Cell-to-Cell Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Turpin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Yee-Meng Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tourneroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Gallard</w:t>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (57), pp.12936-12940. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202002196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526758v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Silico Anticipation of Metabolic Pathways Extended to Organic Chemistry Reactions: A Case Study with Caffeine Alkaline Hydrolysis and The Origin of Camellimidazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Victor Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Roy</w:t>
+                <w:t xml:space="preserve">Adam Skiredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chave</w:t>
+                <w:t xml:space="preserve">Jean‐françois Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.19788. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (57), pp.12936-12940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103617v2</w:t>
+                <w:t xml:space="preserve">hal-05526758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel α-Hydroxy γ-Butenolides of Kelp Endophytes Disrupt Bacterial Cell-to-Cell Signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vallet</w:t>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yee-Meng Chong</w:t>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tourneroche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00601⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909195v1</w:t>
+                <w:t xml:space="preserve">hal-03103617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eumitrins C-E: Structurally diverse xanthone dimers from the vietnamese lichen Usnea baileyi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid Annotation by Combination of UHPLC-HRMS (MS), Molecular Networking, and Retention Time Prediction: Application to a Lipidomic Study of In Vitro Models of Dry Eye Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Kieu Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Karima Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gallard</w:t>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 141, pp.104449. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.104449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo10060225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082737v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Annotation by Combination of UHPLC-HRMS (MS), Molecular Networking, and Retention Time Prediction: Application to a Lipidomic Study of In Vitro Models of Dry Eye Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Total Synthesis of Tiacumicin B: Implementing Hydrogen Bond Directed Acceptor Delivery for Highly Selective β‐Glycosylations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+                <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Kessal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">Cédric Tresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+                <w:t xml:space="preserve">Marc François-Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne‐Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo10060225⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (16), pp.6612-6616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202000231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786055v1</w:t>
+                <w:t xml:space="preserve">hal-02991902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of Tiacumicin B: Implementing Hydrogen Bond Directed Acceptor Delivery for Highly Selective β‐Glycosylations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+                <w:t xml:space="preserve">In Silico Anticipation of Metabolic Pathways Extended to Organic Chemistry Reactions: A Case Study with Caffeine Alkaline Hydrolysis and The Origin of Camellimidazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Skiredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202000231⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (57), pp.12936-12940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991902v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Anticipation of Metabolic Pathways Extended to Organic Chemistry Reactions: A Case Study with Caffeine Alkaline Hydrolysis and The Origin of Camellimidazoles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gallard</w:t>
+                <w:t xml:space="preserve">Cytotoxic and Anti-Inflammatory Effects of Ent-Kaurane Derivatives Isolated from the Alpine Plant Sideritis hyssopifolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Aimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Calabro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Audoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202002196⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Terpenes and Terpene Derivatives, 25 (3), pp.589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25030589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082710v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic and Anti-Inflammatory Effects of Ent-Kaurane Derivatives Isolated from the Alpine Plant Sideritis hyssopifolia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CANPA: Computer-Assisted Natural Products Anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Audoin</w:t>
+                <w:t xml:space="preserve">Alexander E Fox Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pavesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Olivier</w:t>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Dutot</w:t>
+                <w:t xml:space="preserve">Vincent Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25030589⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (17), pp.11247 - 11252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460210v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further terpenoids from Euphorbia tirucalli</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Insights into the Biosynthesis of Cyclic Guanidine Alkaloids from Crambeidae Marine Sponges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siguara Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Tribalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dinh-Phuoc Nguyen</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.04.001⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (2), pp.520-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201809539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120745v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective Access to ( E )-1,3-Enynes through Pd/Cu-Catalyzed Alkyne Hydrocarbation of Allenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Kouoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Regazzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (9), pp.3136-3141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00828⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02145777v1</w:t>
+                <w:t xml:space="preserve">hal-04236781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Revision of Microginins 674 and 690 from the Cultured Cyanobacterium Microcystis aeruginosa</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CANPA: Computer-Assisted Natural Products Anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Fox Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pavesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b00015⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (17), pp.11247-11252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575190v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthetic investigation of $\gamma$-lactones in Sextonia rubra wood using in situ TOF-SIMS MS/MS imaging to localize and characterize biosynthetic intermediates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Highly oxygenated isoprenylated cyclohexanoids from the fungus Parastagonospora nodorum SN15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El-Demerdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Bärenstrauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37577-5⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.112056 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.112056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066013v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Mcalpine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shao-Nong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Kutateladze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7NP00064B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James B. Mcalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Nong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Kutateladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7np00064b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Biosynthesis of Cyclic Guanidine Alkaloids from Crambeidae Marine Sponges</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Azetidine-Containing Alkaloids Produced by a Quorum-Sensing Regulated Nonribosomal Peptide Synthetase Pathway in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilai Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (2), pp.520-525. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201809539⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 58 (10), pp.3178-3182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201809981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082796v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Access to ( E )-1,3-Enynes through Pd/Cu-Catalyzed Alkyne Hydrocarbation of Allenes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">C25 steroids from the marine mussel-derived fungus Penicillium ubiquetum MMS330</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Thuy Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00828⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.18-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236781v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CANPA: Computer-Assisted Natural Products Anticipation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Poupon</w:t>
+                <w:t xml:space="preserve">Bromotryptamine and Bromotyramine Derivatives from the Tropical Southwestern Pacific Sponge &amp;lt;i&amp;gt;Narrabeena nigra&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Miguel-Gordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gegunde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Calabro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (6), pp.1-18/319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md17060319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05521976v1</w:t>
+                <w:t xml:space="preserve">hal-02146552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly oxygenated isoprenylated cyclohexanoids from the fungus Parastagonospora nodorum SN15</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Further terpenoids from Euphorbia tirucalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Huy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Phuoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.112056⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487373v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CANPA: Computer-Assisted Natural Products Anticipation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Poupon</w:t>
+                <w:t xml:space="preserve">Stereoselective Access to ( E )-1,3-Enynes through Pd/Cu-Catalyzed Alkyne Hydrocarbation of Allenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Kouoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02216⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.3136-3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353431v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C25 steroids from the marine mussel-derived fungus Penicillium ubiquetum MMS330</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Biosynthetic investigation of $\gamma$-lactones in Sextonia rubra wood using in situ TOF-SIMS MS/MS imaging to localize and characterize biosynthetic intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.09.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37577-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015939v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azetidine-Containing Alkaloids Produced by a Quorum-Sensing Regulated Nonribosomal Peptide Synthetase Pathway in Pseudomonas aeruginosa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giraud</w:t>
+                <w:t xml:space="preserve">Further terpenoids from Euphorbia tirucalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Huy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Prevost</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mehdi A Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Phuoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201809981⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096769v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromotryptamine and Bromotyramine Derivatives from the Tropical Southwestern Pacific Sponge &amp;lt;i&amp;gt;Narrabeena nigra&amp;lt;/i&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Structure Revision of Microginins 674 and 690 from the Cultured Cyanobacterium Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Calabro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md17060319⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (4), pp.1040-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146552v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further terpenoids from Euphorbia tirucalli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dinh-Phuoc Nguyen</w:t>
+                <w:t xml:space="preserve">MS/MS-Guided Isolation of Clarinoside, a New Anti-Inflammatory Pentalogin Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Audoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zampalégré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.04.001⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23051237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521967v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS/MS-Guided Isolation of Clarinoside, a New Anti-Inflammatory Pentalogin Derivative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Audoin</w:t>
+                <w:t xml:space="preserve">Study of the Construction of the Tiacumicin B Aglycone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Zampalégré</w:t>
+                <w:t xml:space="preserve">Eloi Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Blanchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+                <w:t xml:space="preserve">Vincent Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23051237⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (2), pp.921-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560224v1</w:t>
+                <w:t xml:space="preserve">hal-02325613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium Nanoparticle-Catalyzed Stereoretentive Cross-Coupling of Alkenyl Sulfides with Grignard Reagents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+                <w:t xml:space="preserve">Mucorolactone, a Macrolactone from Mucor sp. SNB-VECD13A, a Fungus Isolated from the Cuticle of a Vespidae Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Astier</w:t>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Lai-Kuen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (5), pp.1430-1434. </w:t>
+              <w:t xml:space="preserve">, 2018, 20 (13), pp.3780-3783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236795v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemical Study of Puna’auic Acid, an Allenic Fatty Acid from the Eastern Indo-Pacific Cyanobacterium Pseudanabaena sp</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Ring-Distortion Strategy from Marine Natural Product Ilimaquinone Leads to Quorum Sensing Modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiren Solanki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Calabro</w:t>
+                <w:t xml:space="preserve">Laurent Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayalen Zubia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">David Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Lamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Boufridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Seon-Meniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00654⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (20-21), pp.2486-2497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145235v1</w:t>
+                <w:t xml:space="preserve">hal-02626088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ring-Distortion Strategy from Marine Natural Product Ilimaquinone Leads to Quorum Sensing Modulators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Assia Lamali</w:t>
+                <w:t xml:space="preserve">Resolving the (19 R ) Absolute Configuration of Lanciferine, a Monoterpene Indole Alkaloid from Alstonia boulindaensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Boufridi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (4), pp.1075-1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626088v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS/MS-Guided Isolation of Clarinoside, a New Anti-Inflammatory Pentalogin Derivative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+                <w:t xml:space="preserve">Tsavoenones A–C: unprecedented polyketides with a 1,7-dioxadispiro[4.0.4.4]tetradecane core from the lichen Parmotrema tsavoense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Huy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thammarat Aree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Chollet-Krugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23051237⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (32), pp.5913-5919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8OB01280F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236790v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Construction of the Tiacumicin B Aglycone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Servajean</w:t>
+                <w:t xml:space="preserve">Chemically-Mediated Interactions Between Macroalgae, Their Fungal Endophytes, and Protistan Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Murúa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02909⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02325613v1</w:t>
+                <w:t xml:space="preserve">hal-02297595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucorolactone, a Macrolactone from Mucor sp. SNB-VECD13A, a Fungus Isolated from the Cuticle of a Vespidae Species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Study of the Construction of the Tiacumicin B Aglycone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01367⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (2), pp.921-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333761v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically-Mediated Interactions Between Macroalgae, Their Fungal Endophytes, and Protistan Pathogens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A variable selection approach in the multivariate linear model: an application to LC-MS metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Murúa</w:t>
+                <w:t xml:space="preserve">Marie Perrot-Dockes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lacoste</w:t>
+                <w:t xml:space="preserve">Celine Levy Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Brégère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03161⟩</w:t>
+              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (5), pp.20170077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sagmb-2017-0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297595v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the (19 R ) Absolute Configuration of Lanciferine, a Monoterpene Indole Alkaloid from Alstonia boulindaensis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Sanctis A–C: Three Racemic Procyanidin Analogues from The Lichen Parmotrema sancti‐angelii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc‐huy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan‐phong Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warinthorn Chavasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (19), pp.2247-2253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05521923v1</w:t>
+                <w:t xml:space="preserve">hal-05521924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsavoenones A–C: unprecedented polyketides with a 1,7-dioxadispiro[4.0.4.4]tetradecane core from the lichen Parmotrema tsavoense</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Palladium Nanoparticle-Catalyzed Stereoretentive Cross-Coupling of Alkenyl Sulfides with Grignard Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lai-Kuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8OB01280F⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (5), pp.1430-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521930v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Construction of the Tiacumicin B Aglycone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Servajean</w:t>
+                <w:t xml:space="preserve">MS/MS-Guided Isolation of Clarinoside, a New Anti-Inflammatory Pentalogin Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Audoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zampalégré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02909⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23051237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236797v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variable selection approach in the multivariate linear model: an application to LC-MS metabolomics data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium Nanoparticle-Catalyzed Stereoretentive Cross-Coupling of Alkenyl Sulfides with Grignard Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lai-Kuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/sagmb-2017-0077⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (5), pp.1430-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896164v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium Nanoparticle-Catalyzed Stereoretentive Cross-Coupling of Alkenyl Sulfides with Grignard Reagents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stereochemical Study of Puna’auic Acid, an Allenic Fatty Acid from the Eastern Indo-Pacific Cyanobacterium Pseudanabaena sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiren Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Calabro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayalen Zubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (5), pp.1430-1434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00208⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.2311-2314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560234v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanctis A–C: Three Racemic Procyanidin Analogues from The Lichen Parmotrema sancti‐angelii</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synthesis of a Tiacumicin B Protected Aglycone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanne-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800202⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (15), pp.4006-4009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521924v1</w:t>
+                <w:t xml:space="preserve">hal-04236799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Tiacumicin B Protected Aglycone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pleiokomenines A and B: Dimeric Aspidofractinine Alkaloids Tethered with a Methylene Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Otogo N’nang Obiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Servajean</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Kumulungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Mouray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (15), pp.4006-4009. </w:t>
+              <w:t xml:space="preserve">, 2017, 19 (22), pp.6180-6183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b03098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236799v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive Natural Products Prioritization Using Massive Multi-informational Molecular Networks</w:t>
               </w:r>
@@ -7323,2087 +7323,1953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiokomenines A and B: Dimeric Aspidofractinine Alkaloids Tethered with a Methylene Group</w:t>
+                <w:t xml:space="preserve">Antiplasmodial Securinega alkaloids from Phyllanthus fraternus: Discovery of natural (+)-allonorsecurinine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvis Otogo N’nang Obiang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gustav Komlaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Kumulungui</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Mouray</w:t>
+                <w:t xml:space="preserve">Rita Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin L.K. Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b03098⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (38), pp.3754-3756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966401v1</w:t>
+                <w:t xml:space="preserve">hal-05521917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiplasmodial Securinega alkaloids from Phyllanthus fraternus: Discovery of natural (+)-allonorsecurinine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Allelopathic interactions between the brown algal genus Lobophora (Dictyotales, Phaeophyceae) and scleractinian corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Merlin L.K. Mensah</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Houlbreque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.08.045⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.18637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05521917v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial Oligophenalenone Dimers from the Soil Fungus Talaromyces stipitatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre E. Escargueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette K. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 79 (12), pp.2991 - 2996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelopathic interactions between the brown algal genus Lobophora (Dictyotales, Phaeophyceae) and scleractinian corals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomic profiling reveals deep chemical divergence between two morphotypes of the zoanthid Parazoanthus axinellae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier P. Thomas</w:t>
+                <w:t xml:space="preserve">Nadja Cachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Culioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">Julijana Ivanisevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Houlbreque</w:t>
+                <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sinniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.18637. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep18637⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 5 (8282), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep08282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270639v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic profiling reveals deep chemical divergence between two morphotypes of the zoanthid Parazoanthus axinellae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Eryloside W, a triterpenoid saponin from the sponge Dictyonella marsilii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julijana Ivanisevic</w:t>
+                <w:t xml:space="preserve">Cecile Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
+                <w:t xml:space="preserve">Oscar Ocana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Sinniger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (8282), </w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.252-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep08282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445181v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eryloside W, a triterpenoid saponin from the sponge Dictyonella marsilii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cystophloroketals A–E, Unusual Phloroglucinol–Meroterpenoid Hybrids from the Brown Alga Cystoseira tamariscifolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pérez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naïma Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Ortalo-Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2015.07.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (7), pp.1663-1670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5b00264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01445154v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystophloroketals A–E, Unusual Phloroglucinol–Meroterpenoid Hybrids from the Brown Alga Cystoseira tamariscifolia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Environmental solutions for the sustainable production of bioactive natural products from the marine sponge Crambe crambe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Perez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Hellio</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gumersindo Feijoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5b00264⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 475, pp.71-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556215v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative LC–MS-based metabolite profiling of the ancient tropical rainforest tree Symphonia globulifera</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional ultra high pressure liquid chromatography quadrupole/time-of-flight mass spectrometry for semi-targeted natural compounds identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Fromentin</w:t>
+                <w:t xml:space="preserve">Julie Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+                <w:t xml:space="preserve">Lionel Weinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Duplais</w:t>
+                <w:t xml:space="preserve">Vincent Cocandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Holderith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.09.009⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.Pages 318-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2014.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105823v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahorones, Highly Brominated Cyclopentenones from the Red Alga Asparagopsis taxiformis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayalen Zubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77 (5), pp.1150-1155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/np401094h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional ultra high pressure liquid chromatography quadrupole/time-of-flight mass spectrometry for semi-targeted natural compounds identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparative LC–MS-based metabolite profiling of the ancient tropical rainforest tree Symphonia globulifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Holderith</w:t>
+                <w:t xml:space="preserve">Yann Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2014.10.029⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.102-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01333524v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental solutions for the sustainable production of bioactive natural products from the marine sponge Crambe crambe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Perez-Lopez</w:t>
+                <w:t xml:space="preserve">Comparative bioaccumulation kinetics of trace elements in Mediterranean marine sponges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Cachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ternon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gumersindo Feijoo</w:t>
+                <w:t xml:space="preserve">Charlotte Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.068⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp.340-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284801v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative bioaccumulation kinetics of trace elements in Mediterranean marine sponges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">New Insight into Marine Alkaloid Metabolic Pathways: Revisiting Oroidin Biosynthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Cachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Holderith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oberhänsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.04.052⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201100449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070265v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight into Marine Alkaloid Metabolic Pathways: Revisiting Oroidin Biosynthesis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structure elucidation of the new citharoxazole from the Mediterranean deep-sea sponge Latrunculia (Biannulata) citharistae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellie Francezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vacelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201100449⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (8), pp.533-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689141v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure elucidation of the new citharoxazole from the Mediterranean deep-sea sponge Latrunculia (Biannulata) citharistae.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Parazoanthines A−E, Hydantoin Alkaloids from the Mediterranean Sea Anemone \textitParazoanthus axinellae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Cachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Auberger</w:t>
+                <w:t xml:space="preserve">Erik L. Regalado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vacelet</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (8), pp.533-536. </w:t>
+                <w:t xml:space="preserve">Redouane Mokrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 72 (9), pp.1612--1615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/np900437y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9413,207 +9279,207 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metabolomics to address open questions on the chemical interactions between mistletoes and their host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS-CNRS Symposium Biodiversity, Global Change and EcoHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chinese Academy of Sciences and CNRS, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'impact de la contamination par le plomb le long de la rivière Oyapock en utilisant le métabolisme de Daphnia magna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId350"/>
+      <w:footerReference w:type="default" r:id="rId345"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9760,51 +9626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez-Victoria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Aouad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Gonz&#225;lez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de la Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lorenzo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c01289" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Naulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didine Biatuma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02616K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beauxis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgogne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36735" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pavesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Flon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pramil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escargueil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colorants2010003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Youssef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Shaala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20070451" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mollo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Boero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Garson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/720097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Bin Kang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rogers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NP00023C" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Asfour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19040214" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cretton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kaiser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#228;ser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Mu&#241;oz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03141" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc-Huy Duong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A. Beniddir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Hung Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Phuoc Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104825" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torki Alzughaibi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19090505" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825219v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuyen Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caroff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19070378" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Kowa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jansen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ledoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mamede" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Wabo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2021.1920017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349104v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El-Demerdash" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Borde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2021.1877702" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526758v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Skiredj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002196" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Meng Chong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104449" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kessal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060225" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991902v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tresse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanne&#8208;Julien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000231" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Aimond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Calabro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Audoin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Dutot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030589" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145777v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanne-Julien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kouoi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00828" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575190v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b00015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066013v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37577-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcalpine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Nong Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kutateladze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Macmillan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Appendino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NP00064B" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995061v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcalpine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00064b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082796v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siguara Silva" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Tribalat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201809539" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kouoi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521976v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fox Ramos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02216" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kunz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112056" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Fox Ramos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015939v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Hoang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boumard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.09.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096769v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilai Hong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bolard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201809981" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miguel-Gordo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gegunde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jennings" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Alfonso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17060319" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560224v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zampal&#233;gr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Blanchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051237" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236795v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Astier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00208" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145235v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiren Solanki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00654" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626088v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Lamali" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boufridi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Seon-Meniel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236790v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325613v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02909" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297595v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mur&#250;a" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03161" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lewin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00957" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thammarat Aree" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Chollet-Krugler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01280F" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521924v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc&#8208;huy Duong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan&#8208;phong Ha" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warinthorn Chavasiri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800202" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236799v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01744" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Olivon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koval" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Righi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Genta-Jouve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.7b00413" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966401v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Otogo N&#8217;nang Obiang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kumulungui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mouray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03098" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521917v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Komlaga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dickson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin L.K. Mensah" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.08.045" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLDQ3NG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437572v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre E. Escargueil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette K. Larsen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guedon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00458" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270639v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18637" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445181v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sinniger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08282" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445154v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boughanem" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ocana" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.07.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J3RNG80-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556215v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hattab" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00264" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105823v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cottet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fromentin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.09.009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760562v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np401094h" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333524v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crou&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weinberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocandeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Holderith" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.10.029" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2S80MN8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284801v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Feijoo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.068" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070265v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.052" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689141v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201100449" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5HQ1X0B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634141v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Francezon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Puissant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auberger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2772" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S89K318C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361800v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L. Regalado" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Mokrini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amade" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900437y" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958622v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633049v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez-Victoria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Aouad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Gonz&#225;lez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de la Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lorenzo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c01289" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beauxis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgogne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36735" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Naulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didine Biatuma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02616K" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pavesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Flon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pramil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escargueil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colorants2010003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Youssef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Shaala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20070451" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mollo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Boero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Garson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/720097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825219v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuyen Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caroff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19070378" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc-Huy Duong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A. Beniddir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Hung Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Phuoc Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104825" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torki Alzughaibi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19090505" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Bin Kang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rogers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NP00023C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Asfour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19040214" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Kowa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jansen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ledoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mamede" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Wabo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2021.1920017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349104v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03141" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El-Demerdash" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Borde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2021.1877702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058429v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Kieu Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104449" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Meng Chong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Skiredj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002196" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kessal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060225" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tresse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanne&#8208;Julien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000231" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Aimond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Calabro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Audoin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Dutot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030589" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353431v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Fox Ramos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02216" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siguara Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Tribalat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201809539" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236781v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanne-Julien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kouoi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00828" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fox Ramos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487373v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kunz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112056" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcalpine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Nong Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kutateladze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Macmillan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Appendino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NP00064B" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995061v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcalpine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00064b" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02096769v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilai Hong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bolard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201809981" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015939v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Hoang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boumard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.09.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146552v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miguel-Gordo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gegunde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jennings" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Alfonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17060319" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521967v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.04.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145777v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S Masson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kouoi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066013v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37577-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b00015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236790v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zampal&#233;gr&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Blanchet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051237" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325613v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Astier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02909" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626088v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Lamali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boufridi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Seon-Meniel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800047" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521923v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lewin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00957" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521930v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thammarat Aree" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Chollet-Krugler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01280F" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mur&#250;a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03161" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236797v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521924v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc&#8208;huy Duong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan&#8208;phong Ha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warinthorn Chavasiri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800202" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560234v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00208" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560224v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236795v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145235v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiren Solanki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00654" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236799v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01744" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966401v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Otogo N&#8217;nang Obiang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kumulungui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mouray" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03098" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Olivon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koval" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Righi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Genta-Jouve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.7b00413" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521917v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Komlaga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dickson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin L.K. Mensah" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.08.045" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLDQ3NG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270639v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18637" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437572v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre E. Escargueil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette K. Larsen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guedon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00458" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445181v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sinniger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08282" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445154v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boughanem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ocana" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.07.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J3RNG80-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556215v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hattab" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00264" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284801v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Feijoo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.068" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333524v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crou&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weinberg" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocandeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Holderith" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.10.029" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2S80MN8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760562v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np401094h" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105823v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cottet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fromentin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.09.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070265v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noyer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.052" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689141v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201100449" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5HQ1X0B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634141v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Francezon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Puissant" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auberger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2772" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S89K318C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361800v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L. Regalado" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Mokrini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amade" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900437y" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958622v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633049v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>