--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Characterization and Modelling of High Speed Ge Photodetectors</w:t>
+                <w:t xml:space="preserve">Reliability Characterization and Modeling of High Speed Ge Photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sy</w:t>
+                <w:t xml:space="preserve">Fatoumata Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Poette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Grosa</w:t>
+                <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Beylier</w:t>
+                <w:t xml:space="preserve">Gregory Grosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.688-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2945996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321345v1</w:t>
+                <w:t xml:space="preserve">hal-04743074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Characterization and Modeling of High Speed Ge Photodetectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability Characterization and Modelling of High Speed Ge Photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">F. Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Poëtte</w:t>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Grosa</w:t>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Beylier</w:t>
+                <w:t xml:space="preserve">G. Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (4), pp.688-695. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2945996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743074v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of the compact static Fourier transform spectrometer LLIFTS in glass integrated optics</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -821,51 +821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -933,51 +933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Akritidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gardies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1037,77 +1037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Modelling of High Speed Ge Photodetectors Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1344,51 +1344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1424,252 +1424,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Raman scattering in glass integrated waveguides: a route towards supercontinuum generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of Q-switched operation in glass waveguide lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ouslimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Integrated Optics (ECIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ghent, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019653v1</w:t>
+                <w:t xml:space="preserve">hal-02012387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Q-switched operation in glass waveguide lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of Raman scattering in glass integrated waveguides: a route towards supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics (ECIO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Francisco, United States. pp.898812, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2039691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012387v1</w:t>
+                <w:t xml:space="preserve">hal-02019653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass integrated optic Fourier transform spectrometer in the spectral bandwith 700-1000nm: process improvement</w:t>
               </w:r>
@@ -2467,51 +2467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.582868" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2945996" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Beylier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kern" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002291" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salas-Montiel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Baccar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Akritidis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gardies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2607742" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720483" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539758" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jordan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039691" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ouslimani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01974335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Creux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01974353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908686" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jocou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.841354" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecoarer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.582868" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Beylier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2945996" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kern" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002291" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salas-Montiel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Baccar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Akritidis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gardies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2607742" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720483" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539758" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jordan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ouslimani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039691" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01974335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Creux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01974353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908686" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jocou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.841354" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecoarer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>