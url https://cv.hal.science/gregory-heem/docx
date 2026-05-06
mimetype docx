--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -1023,178 +1023,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00341065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La normalisation comptable internationale : quelle légitimité pour des organismes privés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Heem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVe Congrès de l'AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Comptabilité (AFC), 2004, Orléans (FR), France. pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une analyse conventionnaliste du contrôle interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Heem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Conférence internationale de management stratégique AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00341072v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00341057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un contrôle externe vers un contrôle interne : quel rôle pour le régulateur bancaire ?, Quel modèle d'interprétation ?</w:t>
               </w:r>
@@ -3329,165 +3329,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00341037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La régulation du secteur bancaire et financier, quel mode d'organisation ?, quel rôle pour l'état ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Heem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.135-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les normes comptables IAS/IFRS : quel modèle comptable ?, quels utilisateurs privilégiés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Heem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue ouverture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 53, pp.33-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423752v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00341039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La normalisation comptable internationale : ses acteurs, sa légitimité, ses enjeux</w:t>
               </w:r>
@@ -4635,51 +4635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05077935v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richard Baker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610583v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068498v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Demaria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854237v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aonzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011444v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817451v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paugam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astolfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03339228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Zimnovitch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341041v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04476048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04604954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NICE0043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05077935v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richard Baker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610583v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068498v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Demaria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854237v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aonzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011444v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817451v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paugam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astolfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03339228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Zimnovitch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341041v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04476048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04604954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NICE0043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>