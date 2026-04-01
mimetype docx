--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -285,481 +285,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a dual-fluorescence reporter system to monitor bacterial gene expression in the gut environment</w:t>
+                <w:t xml:space="preserve">Diversity of ethanolamine utilization by human commensal Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ines Moreira de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Reuter</w:t>
+                <w:t xml:space="preserve">Julien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Garrivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Daniel</w:t>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (23), pp.7301-7312. </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174 (1-2), pp.103989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-023-12788-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2022.103989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220737v1</w:t>
+                <w:t xml:space="preserve">hal-03762006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially localised expression of the glutamate decarboxylase gadB in Escherichia coli O157 : H7 microcolonies in hydrogel matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and validation of a dual-fluorescence reporter system to monitor bacterial gene expression in the gut environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ines Moreira de Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Saint Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arthur Combeau</w:t>
+                <w:t xml:space="preserve">Audrey Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Garrivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41538-023-00229-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (23), pp.7301-7312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-023-12788-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242126v1</w:t>
+                <w:t xml:space="preserve">hal-04220737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of ethanolamine utilization by human commensal Escherichia coli</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+                <w:t xml:space="preserve">Spatially localised expression of the glutamate decarboxylase gadB in Escherichia coli O157 : H7 microcolonies in hydrogel matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Caccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 174 (1-2), pp.103989. </w:t>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2022.103989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41538-023-00229-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762006v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic, physiological, and cellular heterogeneities of bacterial pathogens in food matrices: Consequences for food safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -862,51 +862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Garrivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -970,77 +970,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Nitric Oxide Reductase NorVW in the Survival and Virulence of Enterohaemorrhagic Escherichia coli during Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Loukiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (9), pp.683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1100,64 +1100,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1381,51 +1381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuele Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Brandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Polticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1636,51 +1636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier-Donadille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Duniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,51 +1861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of enterohaemorrhagic escherichia coli survival and virulence in the human gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2159,51 +2159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier-Donadile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2427,51 +2427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.43670. </w:t>
@@ -2695,51 +2695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.147. </w:t>
@@ -2829,51 +2829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Soriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 196 (1 Supplement), pp.215.9</w:t>
@@ -3062,51 +3062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vogeleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick D. N. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3356,51 +3356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (17), </w:t>
@@ -3589,51 +3589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis of Escherichia coli O157:H7 grown in vitro in the sterile-filtrated cecal content of human gut microbiota associated rats reveals an adaptive expression of metabolic and virulence genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3723,51 +3723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhoB activates Escherichia coli O157:H7 virulence factors in response to inorganic phosphate limitation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mohammed Chekabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles M Dozois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,51 +3961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FliZ is a global regulatory protein affecting the expression of flagellar and virulence genes in individual Xenorhabdus nematophila bacterial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,51 +4095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of the dynamic expression of the Xenorhabdus FliAZ regulon reveal atypical iron-dependent regulation of the flagellin and haemolysin genes during insect infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4235,363 +4235,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenic Bacteria Target NEDD8-Conjugated Cullins to Hijack Host-Cell Signaling Pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The cyclomodulin Cif of Photorhabdus luminescens inhibits insect cell proliferation and triggers host cell death by apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Varela Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duda</w:t>
+                <w:t xml:space="preserve">Gabriel Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Hsu</w:t>
+                <w:t xml:space="preserve">Aurélie Gomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+                <w:t xml:space="preserve">Nadège Ginibre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (9), pp.e1001128. </w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (14-15), pp.1208-1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2010.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952993v1</w:t>
+                <w:t xml:space="preserve">hal-03895110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cyclomodulin Cif of Photorhabdus luminescens inhibits insect cell proliferation and triggers host cell death by apoptosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pathogenic Bacteria Target NEDD8-Conjugated Cullins to Hijack Host-Cell Signaling Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Courties</w:t>
+                <w:t xml:space="preserve">Frederic Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gomard</w:t>
+                <w:t xml:space="preserve">David Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Ginibre</w:t>
+                <w:t xml:space="preserve">Yun Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (9), pp.e1001128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03895110v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent insight into the pathogenicity mechanisms of the emergent pathogen Photorhabdus asymbiotica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia C.P. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Varela Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4693,51 +4693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allister Crow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Race</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,103 +4801,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle inhibiting factors (CIFs) are a growing family of functional cyclomodulins present in invertebrate and mammal bacterial pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Varela Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark J. Banfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (3), pp.e4855. </w:t>
@@ -4961,51 +4961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5063,533 +5063,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Cyclomodulin Cif from Pathogenic Escherichia coli</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Assessment of Unmanned Aerial Vehicles Imagery for Quantitative Monitoring of Wheat Crop in Small Plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Oswald</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.09.051⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (5), pp.3557-3585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s8053557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952988v1</w:t>
+                <w:t xml:space="preserve">hal-02590559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial cyclomodulin Cif blocks the host cell cycle by stabilizing the cyclin-dependent kinase inhibitors p21 waf1 and p27 kip1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Structure of the Cyclomodulin Cif from Pathogenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2008.01224.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 384 (2), pp.465-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.09.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952999v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FliZ, a flagellar regulator, is at the crossroads between motility, haemolysin expression and virulence in the insect pathogenic bacterium Xenorhabdus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Bacterial cyclomodulin Cif blocks the host cell cycle by stabilizing the cyclin-dependent kinase inhibitors p21 waf1 and p27 kip1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2008.06168.x⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (12), pp.2496-2508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2008.01224.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661280v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Unmanned Aerial Vehicles Imagery for Quantitative Monitoring of Wheat Crop in Small Plots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">FliZ, a flagellar regulator, is at the crossroads between motility, haemolysin expression and virulence in the insect pathogenic bacterium Xenorhabdus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (5), pp.3557-3585. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (2), pp.516-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s8053557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2008.06168.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590559v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The xaxAB genes encoding a new apoptotic toxin from the insect pathogen Xenorhabdus nematophila are present in plant and human pathogens</w:t>
               </w:r>
@@ -5601,51 +5601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Zumbihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5722,51 +5722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escherichia coli tol and rcs genes participate in the complex network affecting curli synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vianney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5843,51 +5843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CpxR/OmpR Interplay Regulates Curli Gene Expression in Response to Osmolarity in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vianney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5990,51 +5990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion to cellulose of the Gram-positive bacterium Ruminococcus albus involves type IV pili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6111,51 +6111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion to cellulose of the gram positive bacterium Ruminococcus albus involves type IV pili. Microbiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6255,103 +6255,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation spatiale et hétérogénéité phénotypique d’Escherichia coli O157:H7 et Listeria monocytogenes en matrices gélifiées modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décrypter l'hétérogénéité cellulaire et la distribution spatiale de pathogènes dans les matrices alimentaires, en interaction avec les communautés microbiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACTIA, Nov 2023, Paris, France</w:t>
@@ -6393,77 +6393,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéités génotypique, physiologique et cellulaire des bactéries pathogènes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6499,277 +6499,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic, physiological and cellular heterogeneities of bacterial pathogens in food matrices: consequences on food safety</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Spatial organization and phenotypic heterogeneity of Escherichia coli O157:H7 and Listeria monocytogenes in model gel matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Leroy</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Caccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Iseki-food e-conference "Current innovation trends"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, on-line, Romania</w:t>
+              <w:t xml:space="preserve">17eme congrès de la SFM “La microbiologie dans tous ces états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867169v1</w:t>
+                <w:t xml:space="preserve">hal-03714885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organization and phenotypic heterogeneity of Escherichia coli O157:H7 and Listeria monocytogenes in model gel matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Genetic, physiological and cellular heterogeneities of bacterial pathogens in food matrices: consequences on food safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Grégoire</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17eme congrès de la SFM “La microbiologie dans tous ces états »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. Iseki-food e-conference "Current innovation trends"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, on-line, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714885v1</w:t>
+                <w:t xml:space="preserve">hal-03867169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo characterization of the mucosal immune response towards pathogenic Escherichia coli antigens and modulation of the intestinal microbiota</w:t>
               </w:r>
@@ -7057,51 +7057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Soriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American-Association-of-Immunologists (AAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Seattle, United States</w:t>
@@ -7175,51 +7175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escherichia coli process: two novel classes of antigen 43 (Ag43) characterized.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Chafsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7300,51 +7300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of new classes of antigen 43 (Ag43) in Escherichia coli colonisation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Chafsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,77 +7438,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ines Moreira de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Garrivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium du G-RREMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
@@ -7563,77 +7563,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ines Moreira de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Garrivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
@@ -7675,90 +7675,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethanolamine catabolism by Escherichia coli commensal strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ines Moreira de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Garrivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Garrivier</w:t>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Colloque de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7809,77 +7809,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ines Moreira de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Garrivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Daniel</w:t>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congrès de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7917,90 +7917,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethanolamine catabolism by Escherichia coli commensal strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Garrivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Garrivier</w:t>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8038,77 +8038,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the operon norVW in the survival and virulence of EHEC during infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Loukiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8172,51 +8172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Garrivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8252,277 +8252,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the limits of STEC molecular risk assessment: identification of genes specifically induced in vivo as potential new genetic biomarkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of nitric oxide in the outcome of EHEC infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Garrivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Loukiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737180v1</w:t>
+                <w:t xml:space="preserve">hal-02738001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nitric oxide in the outcome of EHEC infections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pushing the limits of STEC molecular risk assessment: identification of genes specifically induced in vivo as potential new genetic biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Garrivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Loukiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Paris, France. 1 p., 2017</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738001v1</w:t>
+                <w:t xml:space="preserve">hal-02737180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protéine FliZ de Xenorhabdus nematophila : un régulateur pléiotropique</w:t>
               </w:r>
@@ -8534,51 +8534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8646,51 +8646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of expression heterogeneity of flagellar genes in an insect pathogenic bacterium Xenorhabdus using single cell technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8799,64 +8799,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone d’Allergologie 2019 (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -8927,64 +8927,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone d’Allergologie 2018 (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -9061,77 +9061,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote et maladies infectieuses intestinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Inês Moreira de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiote et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lecerf JM and Delzenne N, Lavoisier, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9201,90 +9201,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially localized expression of glutamate decarboxylase gadB in Escherichia coli O157:H7 microcolonies in hydrogel matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9338,51 +9338,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du potentiel de la télédétection par drone pour l'agriculture: cas du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9490,51 +9490,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A9883F3"/>
+    <w:nsid w:val="B1E46045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9721,51 +9721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-jubelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9902-0663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09636923X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Moreira de Gouveia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jubelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13030142" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reuter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garrivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12788-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gregoire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00229-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2022.103989" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint-Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02732890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Naili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gardette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2020.1768804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loukiadis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9090683" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47608-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mariani-Kurkdjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2019.1582976" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Rojas Lopez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Martinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brandi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Polticelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53197-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara C. Baudner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Pizza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.02.223" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Segura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duniere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14380" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#252;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Muniesa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6040115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00375" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.02.208" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43670" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bihan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Sicard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gobert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2472-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2680-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Buonsanti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Soriani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vogeleer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick D. N. Tremblay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jacques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Harel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02983-15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631990v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Emond-Rheault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8010014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439068v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2758-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Schmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw179" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639017v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2014.09.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01135514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mohammed Chekabab" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M Dozois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094285" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Matrat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003874" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Longin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003915" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02427.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG568CDX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hsu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001128" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895110v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela Chavez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courties" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gomard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.09.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPL9DLF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia C.P. Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2009.12.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVM6D0ZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661448v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allister Crow" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Race" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005582" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659269v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Banfield" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004855" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601825v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Mandrand-Berthelot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02171-08" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.09.051" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2008.01224.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06168.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lelong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8053557" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00366228v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vigneux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zumbihl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604301200" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vianney" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Dorel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27913-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372248v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lazzaroni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.6.2038-2049.2005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675489v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671227v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gr&#233;goire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345448v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867169v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714885v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737743v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baudner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733551v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739685v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495742v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bouvard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456972v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495582v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blanchot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495568v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779169v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779176v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417357v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Gouveia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843793v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843776v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rousseau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737180v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738001v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811060v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803492v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885876v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885880v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443189v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s Moreira de Gouveia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993592v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Saint Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588320v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-jubelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9902-0663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09636923X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Moreira de Gouveia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jubelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13030142" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garrivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2022.103989" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220737v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reuter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12788-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gregoire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00229-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint-Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02732890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Naili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gardette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2020.1768804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loukiadis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9090683" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47608-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mariani-Kurkdjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2019.1582976" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Rojas Lopez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Martinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brandi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Polticelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53197-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara C. Baudner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Pizza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.02.223" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Segura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duniere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14380" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#252;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Muniesa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6040115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00375" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.02.208" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43670" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bihan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Sicard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gobert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2472-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2680-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Buonsanti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Soriani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vogeleer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick D. N. Tremblay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jacques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Harel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02983-15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631990v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Emond-Rheault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8010014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439068v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2758-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Schmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw179" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639017v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2014.09.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01135514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mohammed Chekabab" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M Dozois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094285" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Matrat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003874" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Longin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003915" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02427.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG568CDX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela Chavez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courties" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gomard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.09.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPL9DLF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hsu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001128" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia C.P. Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2009.12.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVM6D0ZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661448v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allister Crow" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Race" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005582" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659269v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Banfield" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004855" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601825v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Mandrand-Berthelot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02171-08" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590559v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lelong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8053557" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952988v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.09.051" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952999v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2008.01224.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06168.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00366228v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vigneux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zumbihl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604301200" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vianney" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Dorel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27913-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372248v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lazzaroni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.6.2038-2049.2005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675489v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671227v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gr&#233;goire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345448v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867169v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737743v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baudner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733551v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739685v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495742v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bouvard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456972v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495582v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blanchot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495568v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779169v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779176v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417357v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Gouveia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843793v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843776v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rousseau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738001v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737180v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811060v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803492v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885876v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885880v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443189v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s Moreira de Gouveia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993592v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Saint Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588320v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>