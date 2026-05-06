--- v1 (2026-04-01)
+++ v2 (2026-05-06)
@@ -147,6091 +147,6225 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterobacteriaceae in the Human Gut: Dynamics and Ecological Roles in Health and Disease</w:t>
+                <w:t xml:space="preserve">D-serine metabolism enhances Escherichia coli fitness in the gut and could contribute to Enterobacteriaceae expansion in Crohn's disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ines Moreira de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Bernalier-Donadille</w:t>
+                <w:t xml:space="preserve">Amelie Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Jubelin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Garrivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anvi Laetitia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology13030142⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10, pp.100585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2026.100585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530813v1</w:t>
+                <w:t xml:space="preserve">hal-05592064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of ethanolamine utilization by human commensal Escherichia coli</w:t>
+                <w:t xml:space="preserve">Enterobacteriaceae in the Human Gut: Dynamics and Ecological Roles in Health and Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ines Moreira de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+                <w:t xml:space="preserve">Annick Bernalier-Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+                <w:t xml:space="preserve">Gregory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 174 (1-2), pp.103989. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2022.103989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology13030142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762006v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a dual-fluorescence reporter system to monitor bacterial gene expression in the gut environment</w:t>
+                <w:t xml:space="preserve">Diversity of ethanolamine utilization by human commensal Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ines Moreira de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Garrivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Reuter</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-023-12788-7⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174 (1-2), pp.103989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2022.103989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220737v1</w:t>
+                <w:t xml:space="preserve">hal-03762006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially localised expression of the glutamate decarboxylase gadB in Escherichia coli O157 : H7 microcolonies in hydrogel matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Saint Martin</w:t>
+                <w:t xml:space="preserve">Design and validation of a dual-fluorescence reporter system to monitor bacterial gene expression in the gut environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ines Moreira de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Caccia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arthur Combeau</w:t>
+                <w:t xml:space="preserve">Audrey Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Garrivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41538-023-00229-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (23), pp.7301-7312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-023-12788-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242126v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic, physiological, and cellular heterogeneities of bacterial pathogens in food matrices: Consequences for food safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially localised expression of the glutamate decarboxylase gadB in Escherichia coli O157 : H7 microcolonies in hydrogel matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Caccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Saint-Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Darsonval</w:t>
+                <w:t xml:space="preserve">Marina Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+                <w:t xml:space="preserve">Arthur Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.13020⟩</w:t>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-023-00229-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762779v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between enterohaemorrhagic Escherichia coli and nitric oxide during the infectious process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic, physiological, and cellular heterogeneities of bacterial pathogens in food matrices: Consequences for food safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Naili</w:t>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gardette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2020.1768804⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.4294-4326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.13020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02732890v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Nitric Oxide Reductase NorVW in the Survival and Virulence of Enterohaemorrhagic Escherichia coli during Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Interplay between enterohaemorrhagic Escherichia coli and nitric oxide during the infectious process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Garrivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens9090683⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.1065-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2020.1768804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926321v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02732890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential homotypic and heterotypic interactions of antigen 43 (Ag43) variants in autotransporter-mediated bacterial autoaggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Ageorges</w:t>
+                <w:t xml:space="preserve">Role of the Nitric Oxide Reductase NorVW in the Survival and Virulence of Enterohaemorrhagic Escherichia coli during Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schiavone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Estelle Loukiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47608-4⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens9090683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335796v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and prevalence of in vivo -induced genes in enterohaemorrhagic Escherichia coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Gardette</w:t>
+                <w:t xml:space="preserve">Differential homotypic and heterotypic interactions of antigen 43 (Ag43) variants in autotransporter-mediated bacterial autoaggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le Hello</w:t>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Mariani-Kurkdjian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Gravey</w:t>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2019.1582976⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.11100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47608-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154035v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of lipid A deacylase as a novel, highly conserved and protective antigen against enterohemorrhagic Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and prevalence of in vivo -induced genes in enterohaemorrhagic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mariani-Kurkdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maricarmen Rojas Lopez</w:t>
+                <w:t xml:space="preserve">Laetitia Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuele Martinelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabio Polticelli</w:t>
+                <w:t xml:space="preserve">François Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-53197-z⟩</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.180-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2019.1582976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619933v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed mucosal-parenteral immunizations with the broadly conserved pathogenic Escherichia coli antigen SslE induce a robust mucosal and systemic immunity without affecting the murine intestinal microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilham Naili</w:t>
+                <w:t xml:space="preserve">Identification of lipid A deacylase as a novel, highly conserved and protective antigen against enterohemorrhagic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maricarmen Rojas Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vinot</w:t>
+                <w:t xml:space="preserve">Valentina Brandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara C. Baudner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariagrazia Pizza</w:t>
+                <w:t xml:space="preserve">Fabio Polticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.10.008⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-53197-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320239v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le microbiote comme outil thérapeutique dans l’allergie alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed mucosal-parenteral immunizations with the broadly conserved pathogenic Escherichia coli antigen SslE induce a robust mucosal and systemic immunity without affecting the murine intestinal microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+                <w:t xml:space="preserve">Barbara C. Baudner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier-Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bonnet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariagrazia Pizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59 (3), pp.152-153. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.314-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2019.02.223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154533v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspartate metabolism is involved in the maintenance of enterohaemorrhagic Escherichia coli O157:H7 in bovine intestinal content</w:t>
+                <w:t xml:space="preserve">Le microbiote comme outil thérapeutique dans l’allergie alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Bertin</w:t>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Segura</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier-Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14380⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (3), pp.152-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2019.02.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621661v1</w:t>
+                <w:t xml:space="preserve">hal-02154533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of enterohaemorrhagic escherichia coli survival and virulence in the human gastrointestinal tract</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aspartate metabolism is involved in the maintenance of enterohaemorrhagic Escherichia coli O157:H7 in bovine intestinal content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Schüller</w:t>
+                <w:t xml:space="preserve">Lysiane Duniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maite Muniesa</w:t>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms6040115⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (12), pp.4473-4485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02621247v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors involved in the persistence of a shiga toxin-producing escherichia coil O157:H7 strain in bovine feces and gastro-intestinal content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Segura</w:t>
+                <w:t xml:space="preserve">Modulation of enterohaemorrhagic escherichia coli survival and virulence in the human gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Schüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Auffret</w:t>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bibbal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Durand</w:t>
+                <w:t xml:space="preserve">Maite Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00375⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms6040115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02626996v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotiques et allergie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+                <w:t xml:space="preserve">Factors involved in the persistence of a shiga toxin-producing escherichia coil O157:H7 strain in bovine feces and gastro-intestinal content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Bernalier-Donadile</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2018.02.208⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846131v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterization of the immune response towards the pathogenic Escherichia coli antigen SslE and modulation of the intestinal microbiota</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probiotiques et allergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier-Donadile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (3), pp.185-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2018.02.208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940418v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An antimicrobial peptide-resistant minor subpopulation of Photorhabdus luminescens is responsible for virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+                <w:t xml:space="preserve">In vivo characterization of the immune response towards the pathogenic Escherichia coli antigen SslE and modulation of the intestinal microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara C. Baudner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier-Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariagrazia Pizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 198 (1 Supplement), pp.147.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606548v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nAG sensor nagC regulates LEE gene expression and contributes to gut colonization by escherichia coli O157:H7</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An antimicrobial peptide-resistant minor subpopulation of Photorhabdus luminescens is responsible for virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mouammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Félix Sicard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Gobert</w:t>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00134⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.43670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604986v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the pectinolytic function of Bacteroides xylanisolvens using a RNA-seq approach and mutagenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The nAG sensor nagC regulates LEE gene expression and contributes to gut colonization by escherichia coli O157:H7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Félix Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Despres</w:t>
+                <w:t xml:space="preserve">Annick Bernalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+                <w:t xml:space="preserve">Alain Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2472-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439085v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylan degradation by the human gut Bacteroides xylanisolvens XB1A(T) involves two distinct gene clusters that are linked at the transcriptional level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-016-2680-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Characterization of the Immune Response Towards the Pathogenic Escherichia coli antigen SslE and Modulation of the Intestinal Microbiota</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Unraveling the pectinolytic function of Bacteroides xylanisolvens using a RNA-seq approach and mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2472-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936609v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm-forming abilities of shiga toxin-producing escherichia coli isolates associated with human infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vogeleer</w:t>
+                <w:t xml:space="preserve">In Vivo Characterization of the Immune Response Towards the Pathogenic Escherichia coli antigen SslE and Modulation of the Intestinal Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick D. N. Tremblay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cecilia Buonsanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Soriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josée Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 196 (1 Supplement), pp.215.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631633v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin B12 Uptake by the gut commensal bacteria bacteroides thetaiotaomicron limits the production of shiga toxin by enterohemorrhagic escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biofilm-forming abilities of shiga toxin-producing escherichia coli isolates associated with human infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vogeleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick D. N. Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Cordonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
+                <w:t xml:space="preserve">Mario Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josée Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (1), </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (5), pp.1448-1458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins8010014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02983-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631990v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the pectinolytic function of Bacteroides xylanisolvens using a RNA-seq approach and mutagenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+                <w:t xml:space="preserve">Vitamin B12 Uptake by the gut commensal bacteria bacteroides thetaiotaomicron limits the production of shiga toxin by enterohemorrhagic escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Emond-Rheault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Garrivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2758-3⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins8010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439068v1</w:t>
+                <w:t xml:space="preserve">hal-02631990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A secretome view of colonisation factors in Shiga toxin-encodingEscherichia coli(STEC): from enterohaemorrhagicE. coli(EHEC) to related enteropathotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maricarmen Rojas Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 363 (16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsle/fnw179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis of Escherichia coli O157:H7 grown in vitro in the sterile-filtrated cecal content of human gut microbiota associated rats reveals an adaptive expression of metabolic and virulence genes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Unraveling the pectinolytic function of Bacteroides xylanisolvens using a RNA-seq approach and mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2758-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2014.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639017v1</w:t>
+                <w:t xml:space="preserve">hal-01439068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhoB activates Escherichia coli O157:H7 virulence factors in response to inorganic phosphate limitation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transcriptome analysis of Escherichia coli O157:H7 grown in vitro in the sterile-filtrated cecal content of human gut microbiota associated rats reveals an adaptive expression of metabolic and virulence genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles M Dozois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (4), pp.e94285. </w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.23-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2014.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01135514v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NsrR, GadE, and GadX Interplay in Repressing Expression of the Escherichia coli O157: H7 LEE Pathogenicity Island in Response to Nitric Oxide</w:t>
+                <w:t xml:space="preserve">PhoB activates Escherichia coli O157:H7 virulence factors in response to inorganic phosphate limitation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Branchu</w:t>
+                <w:t xml:space="preserve">Samuel Mohammed Chekabab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Matrat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles M Dozois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Harel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003874⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e94285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631174v1</w:t>
+                <w:t xml:space="preserve">pasteur-01135514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FliZ is a global regulatory protein affecting the expression of flagellar and virulence genes in individual Xenorhabdus nematophila bacterial cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+                <w:t xml:space="preserve">NsrR, GadE, and GadX Interplay in Repressing Expression of the Escherichia coli O157: H7 LEE Pathogenicity Island in Response to Nitric Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Severac</w:t>
+                <w:t xml:space="preserve">Stéphanie Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Longin</w:t>
+                <w:t xml:space="preserve">Marjolaine Vareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Garrivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003915⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190077v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the dynamic expression of the Xenorhabdus FliAZ regulon reveal atypical iron-dependent regulation of the flagellin and haemolysin genes during insect infection.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">FliZ is a global regulatory protein affecting the expression of flagellar and virulence genes in individual Xenorhabdus nematophila bacterial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pages</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lanois</w:t>
+                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Gaudriault</w:t>
+                <w:t xml:space="preserve">Cyrille Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02427.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (10), pp.e1003915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644381v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cyclomodulin Cif of Photorhabdus luminescens inhibits insect cell proliferation and triggers host cell death by apoptosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studies of the dynamic expression of the Xenorhabdus FliAZ regulon reveal atypical iron-dependent regulation of the flagellin and haemolysin genes during insect infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Varela Chavez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadège Ginibre</w:t>
+                <w:t xml:space="preserve">Sophie S. Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp.1271-1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02427.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895110v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenic Bacteria Target NEDD8-Conjugated Cullins to Hijack Host-Cell Signaling Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (9), pp.e1001128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent insight into the pathogenicity mechanisms of the emergent pathogen Photorhabdus asymbiotica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The cyclomodulin Cif of Photorhabdus luminescens inhibits insect cell proliferation and triggers host cell death by apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Varela Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Courties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia C.P. Costa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+                <w:t xml:space="preserve">Nadège Ginibre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (3), pp.182-189. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2009.12.003⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (14-15), pp.1208-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2010.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663167v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures of Cif from bacterial pathogens &amp;lt;em&amp;gt;photorhabdus luminescens&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; burkholderia pseudomallei&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent insight into the pathogenicity mechanisms of the emergent pathogen Photorhabdus asymbiotica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia C.P. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Varela Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allister Crow</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005582⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (3), pp.182-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2009.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661448v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle inhibiting factors (CIFs) are a growing family of functional cyclomodulins present in invertebrate and mammal bacterial pathogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Crystal structures of Cif from bacterial pathogens &amp;lt;em&amp;gt;photorhabdus luminescens&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; burkholderia pseudomallei&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allister Crow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Race</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4 (3), pp.e4855. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004855⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 4 (5), pp.e5582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659269v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel promotes biofilm formation by Escherichia coli K-12 strains that produce curli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Perrin</w:t>
+                <w:t xml:space="preserve">Cycle inhibiting factors (CIFs) are a growing family of functional cyclomodulins present in invertebrate and mammal bacterial pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Varela Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Briandet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Andrée Mandrand-Berthelot</w:t>
+                <w:t xml:space="preserve">Mark J. Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02171-08⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.e4855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601825v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Unmanned Aerial Vehicles Imagery for Quantitative Monitoring of Wheat Crop in Small Plots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nickel promotes biofilm formation by Escherichia coli K-12 strains that produce curli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lelong</w:t>
+                <w:t xml:space="preserve">Philippe Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Burger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Labbé</w:t>
+                <w:t xml:space="preserve">Marie-Andrée Mandrand-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s8053557⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (6), pp.1723-1733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02171-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590559v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Cyclomodulin Cif from Pathogenic Escherichia coli</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessment of Unmanned Aerial Vehicles Imagery for Quantitative Monitoring of Wheat Crop in Small Plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Oswald</w:t>
+                <w:t xml:space="preserve">B. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.09.051⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (5), pp.3557-3585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s8053557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952988v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial cyclomodulin Cif blocks the host cell cycle by stabilizing the cyclin-dependent kinase inhibitors p21 waf1 and p27 kip1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Structure of the Cyclomodulin Cif from Pathogenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2008.01224.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 384 (2), pp.465-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.09.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952999v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FliZ, a flagellar regulator, is at the crossroads between motility, haemolysin expression and virulence in the insect pathogenic bacterium Xenorhabdus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bacterial cyclomodulin Cif blocks the host cell cycle by stabilizing the cyclin-dependent kinase inhibitors p21 waf1 and p27 kip1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (12), pp.2496-2508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2008.01224.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2008.06168.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661280v1</w:t>
+                <w:t xml:space="preserve">hal-02952999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The xaxAB genes encoding a new apoptotic toxin from the insect pathogen Xenorhabdus nematophila are present in plant and human pathogens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">FliZ, a flagellar regulator, is at the crossroads between motility, haemolysin expression and virulence in the insect pathogenic bacterium Xenorhabdus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M604301200⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (2), pp.516-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2008.06168.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00366228v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli tol and rcs genes participate in the complex network affecting curli synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The xaxAB genes encoding a new apoptotic toxin from the insect pathogen Xenorhabdus nematophila are present in plant and human pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Zumbihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vianney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Renault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lejeune</w:t>
+                <w:t xml:space="preserve">Joël Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.27913-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (13), pp.9571-9580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M604301200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927146v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00366228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CpxR/OmpR Interplay Regulates Curli Gene Expression in Response to Osmolarity in Escherichia coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Escherichia coli tol and rcs genes participate in the complex network affecting curli synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vianney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Beloin</w:t>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lazzaroni</w:t>
+                <w:t xml:space="preserve">Corine Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.187.6.2038-2049.2005⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 151 (7), pp.2487-2497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.27913-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01372248v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion to cellulose of the Gram-positive bacterium Ruminococcus albus involves type IV pili</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CpxR/OmpR Interplay Regulates Curli Gene Expression in Response to Osmolarity in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vianney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hébraud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Lazzaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 187 (6), pp.2038 - 2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.187.6.2038-2049.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675489v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01372248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion to cellulose of the gram positive bacterium Ruminococcus albus involves type IV pili. Microbiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Adhesion to cellulose of the Gram-positive bacterium Ruminococcus albus involves type IV pili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 148 (6), pp.1871-1880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhesion to cellulose of the gram positive bacterium Ruminococcus albus involves type IV pili. Microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 148 (6), pp.1871-1880</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6241,904 +6375,904 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation spatiale et hétérogénéité phénotypique d’Escherichia coli O157:H7 et Listeria monocytogenes en matrices gélifiées modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décrypter l'hétérogénéité cellulaire et la distribution spatiale de pathogènes dans les matrices alimentaires, en interaction avec les communautés microbiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACTIA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéités génotypique, physiologique et cellulaire des bactéries pathogènes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution du projet PathoFood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organization and phenotypic heterogeneity of Escherichia coli O157:H7 and Listeria monocytogenes in model gel matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17eme congrès de la SFM “La microbiologie dans tous ces états »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic, physiological and cellular heterogeneities of bacterial pathogens in food matrices: consequences on food safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Iseki-food e-conference "Current innovation trends"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, on-line, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo characterization of the mucosal immune response towards pathogenic Escherichia coli antigens and modulation of the intestinal microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Baudner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariagrazia Pizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Immunologists Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Washington, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The N-acetylglucosamine sensor NagC regulates LEE gene expression in EHEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo characterization of the immune response towards the pathogenic Escherichia coli antigen SsIE and modulation of the intestinal microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Buonsanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Soriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American-Association-of-Immunologists (AAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7148,1608 +7282,1608 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escherichia coli process: two novel classes of antigen 43 (Ag43) characterized.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Chafsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of new classes of antigen 43 (Ag43) in Escherichia coli colonisation process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+                <w:t xml:space="preserve">Identification of differential metabolic properties potentially involved in the expansion of Enterobacteriaceae in the dysbiotic gut of patients suffering from Crohn’s Disease or Rheumatoid Arthritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ines Moreira de Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Blanchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Garrivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, CLERMONT FERRAND, France</w:t>
+              <w:t xml:space="preserve">Symposium du G-RREMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456972v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of differential metabolic properties potentially involved in the expansion of Enterobacteriaceae in the dysbiotic gut of patients suffering from Crohn’s Disease or Rheumatoid Arthritis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Ines Moreira de Gouveia</w:t>
+                <w:t xml:space="preserve">Characterisation of new classes of antigen 43 (Ag43) in Escherichia coli colonisation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Chafsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Blanchot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+                <w:t xml:space="preserve">Perrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du G-RREMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495582v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of differential metabolic properties potentially involved in the expansion of Enterobacteriaceae in the dysbiotic gut of patients suffering from Crohn’s Disease or Rheumatoid Arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ines Moreira de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Garrivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanolamine catabolism by Escherichia coli commensal strains</w:t>
+                <w:t xml:space="preserve">Design and validation of a dual-fluorescence reporter system to monitor bacterial gene expression in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ines Moreira de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Garrivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Colloque de la Société Française de Microbiologie</w:t>
+              <w:t xml:space="preserve">17. Congrès de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779169v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a dual-fluorescence reporter system to monitor bacterial gene expression in situ</w:t>
+                <w:t xml:space="preserve">Ethanolamine catabolism by Escherichia coli commensal strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ines Moreira de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Garrivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congrès de la Société Française de Microbiologie</w:t>
+              <w:t xml:space="preserve">17. Colloque de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779176v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethanolamine catabolism by Escherichia coli commensal strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Garrivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the operon norVW in the survival and virulence of EHEC during infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Loukiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What role does nitric oxide play in the outcome of EHEC infections?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Garrivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nitric oxide in the outcome of EHEC infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Garrivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing the limits of STEC molecular risk assessment: identification of genes specifically induced in vivo as potential new genetic biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Garrivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Loukiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protéine FliZ de Xenorhabdus nematophila : un régulateur pléiotropique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of expression heterogeneity of flagellar genes in an insect pathogenic bacterium Xenorhabdus using single cell technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International conference on analysis of microbial cells at the single cell level</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Carry-le-Rouët, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8759,285 +8893,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote comme outil thérapeutique dans l’allergie alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone d’Allergologie 2019 (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59 (3), pp.152-153, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2019.02.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotiques et allergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone d’Allergologie 2018 (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58 (3), pp.185-187, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2018.02.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9047,124 +9181,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote et maladies infectieuses intestinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Inês Moreira de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiote et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lecerf JM and Delzenne N, Lavoisier, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9174,147 +9308,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially localized expression of glutamate decarboxylase gadB in Escherichia coli O157:H7 microcolonies in hydrogel matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9324,105 +9458,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du potentiel de la télédétection par drone pour l'agriculture: cas du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId259"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9490,51 +9624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1E46045"/>
+    <w:nsid w:val="F5E466AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9721,51 +9855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-jubelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9902-0663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09636923X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Moreira de Gouveia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jubelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13030142" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garrivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2022.103989" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220737v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reuter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12788-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gregoire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00229-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint-Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02732890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Naili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gardette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2020.1768804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loukiadis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9090683" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47608-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mariani-Kurkdjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2019.1582976" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Rojas Lopez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Martinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brandi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Polticelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53197-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara C. Baudner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Pizza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.02.223" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Segura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duniere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14380" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#252;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Muniesa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6040115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00375" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.02.208" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43670" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bihan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Sicard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gobert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2472-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2680-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Buonsanti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Soriani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vogeleer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick D. N. Tremblay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jacques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Harel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02983-15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631990v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Emond-Rheault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8010014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439068v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2758-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Schmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw179" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639017v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2014.09.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01135514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mohammed Chekabab" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M Dozois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094285" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Matrat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003874" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Longin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003915" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02427.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG568CDX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela Chavez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courties" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gomard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.09.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPL9DLF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hsu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001128" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia C.P. Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2009.12.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVM6D0ZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661448v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allister Crow" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Race" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005582" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659269v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Banfield" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004855" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601825v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Mandrand-Berthelot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02171-08" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590559v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lelong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8053557" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952988v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.09.051" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952999v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2008.01224.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06168.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00366228v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vigneux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zumbihl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604301200" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vianney" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Dorel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27913-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372248v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lazzaroni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.6.2038-2049.2005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675489v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671227v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gr&#233;goire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345448v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867169v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737743v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baudner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733551v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739685v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495742v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bouvard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456972v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495582v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blanchot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495568v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779169v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779176v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417357v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Gouveia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843793v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843776v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rousseau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738001v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737180v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811060v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803492v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885876v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885880v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443189v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s Moreira de Gouveia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993592v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Saint Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588320v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-jubelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9902-0663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09636923X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Moreira de Gouveia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Blanchot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garrivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvi Laetitia Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2026.100585" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jubelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13030142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2022.103989" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Reuter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12788-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gregoire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00229-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint-Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02732890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Naili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gardette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2020.1768804" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loukiadis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9090683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47608-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mariani-Kurkdjian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2019.1582976" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Rojas Lopez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Martinelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brandi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Polticelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53197-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vinot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara C. Baudner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Pizza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.02.223" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621661v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Segura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duniere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14380" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#252;ller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Muniesa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6040115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00375" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.02.208" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43670" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bihan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Sicard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gobert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2680-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2472-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Buonsanti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Soriani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vogeleer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick D. N. Tremblay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jacques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Harel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02983-15" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631990v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Emond-Rheault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8010014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Schmidt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiss" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw179" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2758-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2014.09.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01135514v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mohammed Chekabab" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M Dozois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094285" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Matrat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003874" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190077v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Longin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003915" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644381v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02427.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG568CDX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hsu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001128" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela Chavez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courties" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gomard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.09.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPL9DLF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663167v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia C.P. Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2009.12.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVM6D0ZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661448v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allister Crow" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Race" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005582" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659269v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Banfield" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004855" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601825v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Mandrand-Berthelot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02171-08" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lelong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8053557" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952988v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.09.051" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952999v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2008.01224.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661280v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06168.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00366228v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vigneux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zumbihl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604301200" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927146v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vianney" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Dorel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27913-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372248v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lazzaroni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.6.2038-2049.2005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675489v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263863v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gr&#233;goire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345448v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737743v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baudner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733551v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739685v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495742v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bouvard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495582v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blanchot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495568v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779169v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417357v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Gouveia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843793v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rousseau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738001v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737180v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811060v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803492v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885876v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885880v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443189v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s Moreira de Gouveia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993592v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Saint Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588320v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>