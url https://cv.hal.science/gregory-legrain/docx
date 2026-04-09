--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -715,222 +715,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order X-FEM for the simulation of sound absorbing poro-elastic materials with coupling interfaces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Negative Moment Fitting Quadrature Rules for Fictitious Domain Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116262⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.270-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2021.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248183v1</w:t>
+                <w:t xml:space="preserve">hal-03326114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Negative Moment Fitting Quadrature Rules for Fictitious Domain Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-order X-FEM for the simulation of sound absorbing poro-elastic materials with coupling interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoqi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 99, pp.270-291. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2021.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326114v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive anisotropic integration scheme for high-order fictitious domain methods: Application to thin structures</w:t>
               </w:r>
@@ -4438,217 +4438,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation de faible rang de l'inverse d'un opérateur pour le pré-conditionnement de systèmes linéaires sur un espace produit tensoriel</w:t>
+                <w:t xml:space="preserve">Hierarchical low-rank approximation of tensors by successive rank one corrections for preconditioning and solving high dimensional linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717101v1</w:t>
+                <w:t xml:space="preserve">hal-00855883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical low-rank approximation of tensors by successive rank one corrections for preconditioning and solving high dimensional linear systems</w:t>
+                <w:t xml:space="preserve">Approximation de faible rang de l'inverse d'un opérateur pour le pré-conditionnement de systèmes linéaires sur un espace produit tensoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855883v1</w:t>
+                <w:t xml:space="preserve">hal-01717101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation non-conforme à partir de CAO : X-FEM et Nurbs</w:t>
               </w:r>
@@ -4900,312 +4900,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for image-based computation based on the X-FEM: Accuracy and high-order approximation</w:t>
+                <w:t xml:space="preserve">High-order X-FEM for image-based computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wei-Dong Lian</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6th EUROPEAN CONGRESS ON COMPUTATIONAL METHODS IN APPLIED SCIENCES AND ENGINEERING (ECCOMAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148906v1</w:t>
+                <w:t xml:space="preserve">hal-01008256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor approximation methods for image-based computations.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An integrated approach for image-based computation based on the X-FEM: Accuracy and high-order approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Dong Lian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009001v1</w:t>
+                <w:t xml:space="preserve">hal-02148906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order X-FEM for image-based computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensor approximation methods for image-based computations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EUROPEAN CONGRESS ON COMPUTATIONAL METHODS IN APPLIED SCIENCES AND ENGINEERING (ECCOMAS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ECCOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008256v1</w:t>
+                <w:t xml:space="preserve">hal-01009001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An X-FEM and level set approach for image-based computational homogenization</w:t>
               </w:r>
@@ -5388,230 +5388,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations de géométries complexes avec X-FEM et Level-Sets : Séparation de l'approximation et de la géométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode PGD pour l'homogénéisation numérique à partir d'images de haute résolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kristell Dréau</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592785v1</w:t>
+                <w:t xml:space="preserve">hal-00592788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode PGD pour l'homogénéisation numérique à partir d'images de haute résolution.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations de géométries complexes avec X-FEM et Level-Sets : Séparation de l'approximation et de la géométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Dréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592788v1</w:t>
+                <w:t xml:space="preserve">hal-00592785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation et prise en compte des effets de bords : Application à la thermique</w:t>
               </w:r>
@@ -6256,325 +6256,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal damage based failure models, extraction of crack opening and transition to fracture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+                <w:t xml:space="preserve">Comparison of two Computational Approaches for Image-Based Micromechanical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Dong Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS - 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Seogwipo, South Korea. pp.1-8</w:t>
+              <w:t xml:space="preserve">IV European Congress on Computational Mechanics (ECCM IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864045v1</w:t>
+                <w:t xml:space="preserve">hal-01007997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two Computational Approaches for Image-Based Micromechanical Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei-Dong Lian</w:t>
+                <w:t xml:space="preserve">Application of the PGD to the Recursive Homogenization of Materials with random Microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Congress on Computational Mechanics (ECCM IV)</w:t>
+              <w:t xml:space="preserve">Journées Annuelles de la Société Française de Métallurgie et de Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007997v1</w:t>
+                <w:t xml:space="preserve">hal-01007899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the PGD to the Recursive Homogenization of Materials with random Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+                <w:t xml:space="preserve">Nonlocal damage based failure models, extraction of crack opening and transition to fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de la Société Française de Métallurgie et de Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">FraMCoS - 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Seogwipo, South Korea. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007899v1</w:t>
+                <w:t xml:space="preserve">hal-00864045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique par une approche micromécanique du comportement de mousses solides alimentaires</w:t>
               </w:r>
@@ -6774,649 +6774,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and Direct Evaluation of J2 in Linear Elastic Fracture Mechanics with the X-FEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image-Based Computational Homogenization of Random Materials using Level Sets and X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM - Eccomas 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM8), 5th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008855v1</w:t>
+                <w:t xml:space="preserve">hal-01008287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-Based Computational Homogenization using Level Sets and X-FEM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust and Direct Evaluation of J2 in Linear Elastic Fracture Mechanics with the X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Fraunhofer Workshop -3D Imaging, Analysis, Modelling and Simulation of Macroscopic Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">WCCM - Eccomas 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008288v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-Based Computational Homogenization of Random Materials using Level Sets and X-FEM</w:t>
+                <w:t xml:space="preserve">Image-Based Computational Homogenization using Level Sets and X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM8), 5th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">2nd International Fraunhofer Workshop -3D Imaging, Analysis, Modelling and Simulation of Macroscopic Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008287v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of a crack opening from a non local damage field.</w:t>
+                <w:t xml:space="preserve">Crack propagation in hyperelastic media using X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. Comput. Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">CFRAC 2007 International Conference on Computational Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359542v1</w:t>
+                <w:t xml:space="preserve">hal-01008042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation in hyperelastic media using X-FEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed X-FEM formulation for incompressible problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sala-Lardies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC 2007 International Conference on Computational Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008042v1</w:t>
+                <w:t xml:space="preserve">hal-01008441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed X-FEM formulation for incompressible problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of a crack opening from a non local damage field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Sala-Lardies</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">Int. Conf. Comput. Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008441v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack propagation with X-FEM using material forces</w:t>
               </w:r>
@@ -7872,51 +7872,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97A0EE61"/>
+    <w:nsid w:val="62CBC35C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8103,51 +8103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-legrain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1780-6655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119066238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1959-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02563064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495847v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqi Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664171v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116262" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.07.019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.12.036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.01.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5289" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.01.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-014-0013-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Remacle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.08.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0854-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Dong Lian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0723-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/478D7ECE5B776BAE1D7AB81C5409CB2231A3D1F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Dr&#233;au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.06.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Perreard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T55FHH5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Allais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9051-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LJKB8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2366" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E6727E90487350B675F002A4091922A57DDB303/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.08.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.257-268" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1291" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06932E0FE75AD2642BBEA59F4C4ED2671B574702/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Salzman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317668v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717101v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317652v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009070v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008256v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009002v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0913-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864045v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007997v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400591v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chiad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008288v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionescu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008441v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala-Lardies" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812953v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-legrain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1780-6655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119066238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1959-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02563064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495847v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqi Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664171v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.07.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116262" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.12.036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.01.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5289" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.01.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-014-0013-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Remacle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.08.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0854-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Dong Lian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0723-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/478D7ECE5B776BAE1D7AB81C5409CB2231A3D1F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Dr&#233;au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.06.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Perreard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T55FHH5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Allais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9051-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LJKB8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2366" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E6727E90487350B675F002A4091922A57DDB303/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.08.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.257-268" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1291" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06932E0FE75AD2642BBEA59F4C4ED2671B574702/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Salzman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317668v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317652v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009070v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009002v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0913-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007899v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400591v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chiad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionescu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008855v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008441v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala-Lardies" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812953v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>