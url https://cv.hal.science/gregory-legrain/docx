--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1638,486 +1638,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based methods for numerical homogenization from high-resolution images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A NURBS Enhanced eXtended Finite Element Approach for Unfitted CAD Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 254, pp.154-169. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.913-929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-013-0854-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762845v1</w:t>
+                <w:t xml:space="preserve">hal-00812192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of thermophysical properties in heterogeneous periodic media according to a multi- scale approach: Effective conductivity tensor and edge effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+                <w:t xml:space="preserve">Tensor-based methods for numerical homogenization from high-resolution images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvon Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 62, pp.586-603. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 254, pp.154-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007068v1</w:t>
+                <w:t xml:space="preserve">hal-00762845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of CAD thin structures using the eXtended Finite Element Method and Level Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of thermophysical properties in heterogeneous periodic media according to a multi- scale approach: Effective conductivity tensor and edge effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Matine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.08.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.586-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007128v1</w:t>
+                <w:t xml:space="preserve">hal-01007068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NURBS Enhanced eXtended Finite Element Approach for Unfitted CAD Analysis</w:t>
+                <w:t xml:space="preserve">Numerical simulation of CAD thin structures using the eXtended Finite Element Method and Level Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cresta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (4), pp.913-929. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.40-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-013-0854-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812192v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based computational homogenization and localization: comparison between X-FEM/levelset and voxel-based approaches</w:t>
               </w:r>
@@ -2434,397 +2434,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An X-FEM and Level Set computational approach for image-based modeling. Application to homogenization.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Routes for Efficient Computational Homogenization of Nonlinear Materials Using the Proper Generalized Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.3085⟩</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (4), pp.373-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-010-9051-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526589v1</w:t>
+                <w:t xml:space="preserve">hal-01528268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the eXtended Finite Element Method with Quatree/Octree meshes</w:t>
+                <w:t xml:space="preserve">An X-FEM and Level Set computational approach for image-based modeling. Application to homogenization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Perreard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.0</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 86 (7), pp.915-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520034v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routes for Efficient Computational Homogenization of Nonlinear Materials Using the Proper Generalized Decompositions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
+                <w:t xml:space="preserve">On the use of the eXtended Finite Element Method with Quatree/Octree meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11831-010-9051-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01528268v1</w:t>
+                <w:t xml:space="preserve">hal-00520034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust and direct evaluation of J(2) in linear elastic fracture mechanics with the X-FEM</w:t>
               </w:r>
@@ -3777,476 +3777,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient and accurate integration scheme for fictitious domain methods based on level-sets and anisotropic meshing</w:t>
+                <w:t xml:space="preserve">Résolution de problèmes quasi-singuliers avec la méthode X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th U.S. National Congress on Computational Mechanics (USNCCM13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317687v1</w:t>
+                <w:t xml:space="preserve">hal-01515067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage plasticité, endommagement et rupture avec un modèle Thick Level Set</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moës</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation numérique des structures en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744634v1</w:t>
+                <w:t xml:space="preserve">hal-03446524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de problèmes quasi-singuliers avec la méthode X-FEM</w:t>
+                <w:t xml:space="preserve">An efficient and accurate integration scheme for fictitious domain methods based on level-sets and anisotropic meshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">13th U.S. National Congress on Computational Mechanics (USNCCM13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515067v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique des structures en béton armé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lé</w:t>
+                <w:t xml:space="preserve">Couplage plasticité, endommagement et rupture avec un modèle Thick Level Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446524v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution strategies for nearly singular solutions using non-conforming high-order grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of effective thermal properties within heterogeneous periodic media according to a multi-scale approach. Edge effect analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Matine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Workshop on High-Order Finite Element and Isogeometric Methods (HOFEIM 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Inverse Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317664v1</w:t>
+                <w:t xml:space="preserve">hal-01317668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order X-FEM to handle geometrical details : Improved convergence for quasi-singular solutions</w:t>
               </w:r>
@@ -4308,1107 +4356,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of effective thermal properties within heterogeneous periodic media according to a multi-scale approach. Edge effect analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolution strategies for nearly singular solutions using non-conforming high-order grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Inverse Problems in Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sixth International Workshop on High-Order Finite Element and Isogeometric Methods (HOFEIM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Frauenchiemsee Island, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317668v1</w:t>
+                <w:t xml:space="preserve">hal-01317664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical low-rank approximation of tensors by successive rank one corrections for preconditioning and solving high dimensional linear systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation non-conforme à partir de CAO : X-FEM et Nurbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855883v1</w:t>
+                <w:t xml:space="preserve">hal-01717084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation de faible rang de l'inverse d'un opérateur pour le pré-conditionnement de systèmes linéaires sur un espace produit tensoriel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treatment of blunt corners with the X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">XFEM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717101v1</w:t>
+                <w:t xml:space="preserve">hal-01009070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation non-conforme à partir de CAO : X-FEM et Nurbs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the thermal properties of composite materials : a space-time homogenization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Matine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">16th annual ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717084v1</w:t>
+                <w:t xml:space="preserve">hal-01317652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the thermal properties of composite materials : a space-time homogenization approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvon Jarny</w:t>
+                <w:t xml:space="preserve">Hierarchical low-rank approximation of tensors by successive rank one corrections for preconditioning and solving high dimensional linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th annual ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317652v1</w:t>
+                <w:t xml:space="preserve">hal-00855883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of blunt corners with the X-FEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation de faible rang de l'inverse d'un opérateur pour le pré-conditionnement de systèmes linéaires sur un espace produit tensoriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XFEM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009070v1</w:t>
+                <w:t xml:space="preserve">hal-01717101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order X-FEM for image-based computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensor approximation methods for multiscale stochastic analysis of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EUROPEAN CONGRESS ON COMPUTATIONAL METHODS IN APPLIED SCIENCES AND ENGINEERING (ECCOMAS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Euromech Colloquium 537</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, MArne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008256v1</w:t>
+                <w:t xml:space="preserve">hal-01009002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for image-based computation based on the X-FEM: Accuracy and high-order approximation</w:t>
+                <w:t xml:space="preserve">High-order X-FEM for image-based computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wei-Dong Lian</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6th EUROPEAN CONGRESS ON COMPUTATIONAL METHODS IN APPLIED SCIENCES AND ENGINEERING (ECCOMAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148906v1</w:t>
+                <w:t xml:space="preserve">hal-01008256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor approximation methods for image-based computations.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An integrated approach for image-based computation based on the X-FEM: Accuracy and high-order approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Dong Lian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009001v1</w:t>
+                <w:t xml:space="preserve">hal-02148906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An X-FEM and level set approach for image-based computational homogenization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensor approximation methods for image-based computations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei-Dong Lian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech 537 - Multi-scale Computational Homogenization of Heterogeneous Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007868v1</w:t>
+                <w:t xml:space="preserve">hal-01009001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor approximation methods for multiscale stochastic analysis of materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An X-FEM and level set approach for image-based computational homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Dong Lian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech Colloquium 537</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, MArne-La-Vallée, France</w:t>
+              <w:t xml:space="preserve">Euromech 537 - Multi-scale Computational Homogenization of Heterogeneous Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009002v1</w:t>
+                <w:t xml:space="preserve">hal-01007868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode PGD pour l'homogénéisation numérique à partir d'images de haute résolution.</w:t>
               </w:r>
@@ -5807,63 +5807,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two approaches for error estimation with X-FEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Allais</w:t>
+                <w:t xml:space="preserve">Comparison of two Computational Approaches for Image-Based Micromechanical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Dong Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5878,201 +5878,175 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Congress on Computational Mechanics (ECCM IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007996v1</w:t>
+                <w:t xml:space="preserve">hal-01007997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Material Homogenization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
+                <w:t xml:space="preserve">Application of the PGD to the Recursive Homogenization of Materials with random Microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Annuelles de la Société Française de Métallurgie et de Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008739v1</w:t>
+                <w:t xml:space="preserve">hal-01007899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal damage based failure models, extraction of crack opening and transition to fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6085,716 +6059,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-C 2010 - Computational Modelling of Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Schladming, Austria. pp.301-308</w:t>
+              <w:t xml:space="preserve">FraMCoS - 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Seogwipo, South Korea. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867866v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Non-Linear Homogenization: Speeding-up Concurrent Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
+                <w:t xml:space="preserve">Comparison of two approaches for error estimation with X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Computational Mechanics</w:t>
+              <w:t xml:space="preserve">IV European Congress on Computational Mechanics (ECCM IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007840v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two Computational Approaches for Image-Based Micromechanical Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Legrain</w:t>
+                <w:t xml:space="preserve">Recent Advances in Material Homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Congress on Computational Mechanics (ECCM IV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Brechia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0913-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007997v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the PGD to the Recursive Homogenization of Materials with random Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+                <w:t xml:space="preserve">Nonlocal damage based failure models, extraction of crack opening and transition to fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de la Société Française de Métallurgie et de Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">EURO-C 2010 - Computational Modelling of Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Schladming, Austria. pp.301-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007899v1</w:t>
+                <w:t xml:space="preserve">hal-00867866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal damage based failure models, extraction of crack opening and transition to fracture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advanced Non-Linear Homogenization: Speeding-up Concurrent Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS - 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Seogwipo, South Korea. pp.1-8</w:t>
+              <w:t xml:space="preserve">4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864045v1</w:t>
+                <w:t xml:space="preserve">hal-01007840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique par une approche micromécanique du comportement de mousses solides alimentaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
+                <w:t xml:space="preserve">Maillage adaptatif octree dans l'environnement X-FEM et level-sets - Application à la thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+              <w:t xml:space="preserve"> 9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LMT, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400591v1</w:t>
+                <w:t xml:space="preserve">hal-01400583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maillage adaptatif octree dans l'environnement X-FEM et level-sets - Application à la thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Allais</w:t>
+                <w:t xml:space="preserve">Modélisation numérique par une approche micromécanique du comportement de mousses solides alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Dong Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 9e Colloque national en calcul des structures</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LMT, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400583v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-Based Computational Homogenization of Random Materials using Level Sets and X-FEM</w:t>
               </w:r>
@@ -7009,51 +7009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7085,230 +7085,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation in hyperelastic media using X-FEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed X-FEM formulation for incompressible problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sala-Lardies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC 2007 International Conference on Computational Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008042v1</w:t>
+                <w:t xml:space="preserve">hal-01008441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed X-FEM formulation for incompressible problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Huerta</w:t>
+                <w:t xml:space="preserve">Crack propagation in hyperelastic media using X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Sala-Lardies</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">CFRAC 2007 International Conference on Computational Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008441v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of a crack opening from a non local damage field.</w:t>
               </w:r>
@@ -7586,217 +7586,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture with large deformation using X-FEM</w:t>
+                <w:t xml:space="preserve">Etude des forts gradients de contraintes en pointe de fissure dans un élastomère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Jyväskylä, Finland</w:t>
+              <w:t xml:space="preserve">Journée Thématique SF2M Ouest 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Ecole Centrale de Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008234v1</w:t>
+                <w:t xml:space="preserve">hal-01008160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des forts gradients de contraintes en pointe de fissure dans un élastomère</w:t>
+                <w:t xml:space="preserve">Fracture with large deformation using X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique SF2M Ouest 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Ecole Centrale de Nantes, France</w:t>
+              <w:t xml:space="preserve">Fourth European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008160v1</w:t>
+                <w:t xml:space="preserve">hal-01008234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7872,51 +7872,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62CBC35C"/>
+    <w:nsid w:val="A7CE2247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8103,51 +8103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-legrain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1780-6655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119066238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1959-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02563064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495847v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqi Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664171v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.07.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116262" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.12.036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.01.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5289" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.01.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-014-0013-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Remacle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.08.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0854-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Dong Lian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0723-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/478D7ECE5B776BAE1D7AB81C5409CB2231A3D1F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Dr&#233;au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.06.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Perreard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T55FHH5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Allais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9051-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LJKB8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2366" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E6727E90487350B675F002A4091922A57DDB303/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.08.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.257-268" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1291" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06932E0FE75AD2642BBEA59F4C4ED2671B574702/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Salzman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317668v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317652v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009070v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009002v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0913-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007899v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400591v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chiad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionescu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008855v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008441v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala-Lardies" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812953v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-legrain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1780-6655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119066238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1959-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02563064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495847v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqi Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664171v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.07.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116262" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.12.036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.01.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5289" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.01.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-014-0013-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0854-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762845v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Remacle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.08.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Dong Lian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0723-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/478D7ECE5B776BAE1D7AB81C5409CB2231A3D1F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Dr&#233;au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.06.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528268v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9051-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LJKB8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Perreard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3085" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T55FHH5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Allais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2366" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E6727E90487350B675F002A4091922A57DDB303/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.08.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.257-268" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1291" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06932E0FE75AD2642BBEA59F4C4ED2671B574702/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Salzman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009070v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007868v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007997v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007899v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0913-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867866v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400583v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400591v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chiad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionescu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008855v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008441v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala-Lardies" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812953v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>