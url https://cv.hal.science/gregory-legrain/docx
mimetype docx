--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -715,222 +715,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Negative Moment Fitting Quadrature Rules for Fictitious Domain Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-order X-FEM for the simulation of sound absorbing poro-elastic materials with coupling interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoqi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2021.07.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326114v1</w:t>
+                <w:t xml:space="preserve">hal-03248183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order X-FEM for the simulation of sound absorbing poro-elastic materials with coupling interfaces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Negative Moment Fitting Quadrature Rules for Fictitious Domain Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.270-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2021.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248183v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive anisotropic integration scheme for high-order fictitious domain methods: Application to thin structures</w:t>
               </w:r>
@@ -4144,390 +4144,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of effective thermal properties within heterogeneous periodic media according to a multi-scale approach. Edge effect analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order X-FEM to handle geometrical details : Improved convergence for quasi-singular solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Inverse Problems in Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th World congress on computational mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317668v1</w:t>
+                <w:t xml:space="preserve">hal-01317655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order X-FEM to handle geometrical details : Improved convergence for quasi-singular solutions</w:t>
+                <w:t xml:space="preserve">Resolution strategies for nearly singular solutions using non-conforming high-order grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World congress on computational mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Sixth International Workshop on High-Order Finite Element and Isogeometric Methods (HOFEIM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Frauenchiemsee Island, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317655v1</w:t>
+                <w:t xml:space="preserve">hal-01317664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution strategies for nearly singular solutions using non-conforming high-order grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of effective thermal properties within heterogeneous periodic media according to a multi-scale approach. Edge effect analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Matine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Workshop on High-Order Finite Element and Isogeometric Methods (HOFEIM 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Inverse Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317664v1</w:t>
+                <w:t xml:space="preserve">hal-01317668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation non-conforme à partir de CAO : X-FEM et Nurbs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the thermal properties of composite materials : a space-time homogenization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Matine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">16th annual ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717084v1</w:t>
+                <w:t xml:space="preserve">hal-01317652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of blunt corners with the X-FEM</w:t>
               </w:r>
@@ -4589,148 +4641,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the thermal properties of composite materials : a space-time homogenization approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation non-conforme à partir de CAO : X-FEM et Nurbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th annual ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317652v1</w:t>
+                <w:t xml:space="preserve">hal-01717084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical low-rank approximation of tensors by successive rank one corrections for preconditioning and solving high dimensional linear systems</w:t>
               </w:r>
@@ -5008,312 +5008,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order X-FEM for image-based computations</w:t>
+                <w:t xml:space="preserve">An integrated approach for image-based computation based on the X-FEM: Accuracy and high-order approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Dong Lian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EUROPEAN CONGRESS ON COMPUTATIONAL METHODS IN APPLIED SCIENCES AND ENGINEERING (ECCOMAS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008256v1</w:t>
+                <w:t xml:space="preserve">hal-02148906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for image-based computation based on the X-FEM: Accuracy and high-order approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensor approximation methods for image-based computations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei-Dong Lian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ECCOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148906v1</w:t>
+                <w:t xml:space="preserve">hal-01009001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor approximation methods for image-based computations.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order X-FEM for image-based computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6th EUROPEAN CONGRESS ON COMPUTATIONAL METHODS IN APPLIED SCIENCES AND ENGINEERING (ECCOMAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009001v1</w:t>
+                <w:t xml:space="preserve">hal-01008256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An X-FEM and level set approach for image-based computational homogenization</w:t>
               </w:r>
@@ -5388,230 +5388,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode PGD pour l'homogénéisation numérique à partir d'images de haute résolution.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations de géométries complexes avec X-FEM et Level-Sets : Séparation de l'approximation et de la géométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Dréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592788v1</w:t>
+                <w:t xml:space="preserve">hal-00592785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations de géométries complexes avec X-FEM et Level-Sets : Séparation de l'approximation et de la géométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode PGD pour l'homogénéisation numérique à partir d'images de haute résolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kristell Dréau</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592785v1</w:t>
+                <w:t xml:space="preserve">hal-00592788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation et prise en compte des effets de bords : Application à la thermique</w:t>
               </w:r>
@@ -5807,122 +5807,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two Computational Approaches for Image-Based Micromechanical Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei-Dong Lian</w:t>
+                <w:t xml:space="preserve">Nonlocal damage based failure models, extraction of crack opening and transition to fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Congress on Computational Mechanics (ECCM IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">FraMCoS - 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Seogwipo, South Korea. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007997v1</w:t>
+                <w:t xml:space="preserve">hal-00864045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the PGD to the Recursive Homogenization of Materials with random Microstructures</w:t>
               </w:r>
@@ -6010,122 +6010,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal damage based failure models, extraction of crack opening and transition to fracture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+                <w:t xml:space="preserve">Comparison of two Computational Approaches for Image-Based Micromechanical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Dong Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS - 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Seogwipo, South Korea. pp.1-8</w:t>
+              <w:t xml:space="preserve">IV European Congress on Computational Mechanics (ECCM IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864045v1</w:t>
+                <w:t xml:space="preserve">hal-01007997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two approaches for error estimation with X-FEM</w:t>
               </w:r>
@@ -6774,462 +6774,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-Based Computational Homogenization of Random Materials using Level Sets and X-FEM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust and Direct Evaluation of J2 in Linear Elastic Fracture Mechanics with the X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM8), 5th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">WCCM - Eccomas 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008287v1</w:t>
+                <w:t xml:space="preserve">hal-01008855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and Direct Evaluation of J2 in Linear Elastic Fracture Mechanics with the X-FEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image-Based Computational Homogenization using Level Sets and X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM - Eccomas 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">2nd International Fraunhofer Workshop -3D Imaging, Analysis, Modelling and Simulation of Macroscopic Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008855v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-Based Computational Homogenization using Level Sets and X-FEM</w:t>
+                <w:t xml:space="preserve">Image-Based Computational Homogenization of Random Materials using Level Sets and X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Fraunhofer Workshop -3D Imaging, Analysis, Modelling and Simulation of Macroscopic Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM8), 5th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008288v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed X-FEM formulation for incompressible problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of a crack opening from a non local damage field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Sala-Lardies</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">Int. Conf. Comput. Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008441v1</w:t>
+                <w:t xml:space="preserve">hal-00359542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack propagation in hyperelastic media using X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7258,165 +7258,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFRAC 2007 International Conference on Computational Fracture and Failure of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of a crack opening from a non local damage field.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed X-FEM formulation for incompressible problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sala-Lardies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. Comput. Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359542v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack propagation with X-FEM using material forces</w:t>
               </w:r>
@@ -7759,52 +7759,185 @@
               <w:t xml:space="preserve">, 2004, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Treating complex geometries using voxel-based FEM , CDFEM, and fictitious domain method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Mawassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7872,51 +8005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7CE2247"/>
+    <w:nsid w:val="A55D14A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8103,51 +8236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-legrain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1780-6655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119066238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1959-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02563064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495847v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqi Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664171v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.07.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116262" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.12.036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.01.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5289" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.01.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-014-0013-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0854-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762845v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Remacle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.08.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Dong Lian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0723-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/478D7ECE5B776BAE1D7AB81C5409CB2231A3D1F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Dr&#233;au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.06.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528268v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9051-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LJKB8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Perreard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3085" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T55FHH5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Allais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2366" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E6727E90487350B675F002A4091922A57DDB303/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.08.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.257-268" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1291" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06932E0FE75AD2642BBEA59F4C4ED2671B574702/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Salzman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009070v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007868v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007997v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007899v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0913-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867866v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400583v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400591v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chiad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionescu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008855v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008441v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala-Lardies" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812953v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-legrain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1780-6655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119066238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1959-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02563064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495847v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqi Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664171v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116262" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.07.019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.12.036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.01.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5289" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.01.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-014-0013-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0854-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762845v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Remacle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.08.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Dong Lian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0723-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/478D7ECE5B776BAE1D7AB81C5409CB2231A3D1F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Dr&#233;au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.06.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528268v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9051-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LJKB8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Perreard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3085" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T55FHH5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Allais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2366" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E6727E90487350B675F002A4091922A57DDB303/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.08.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.257-268" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1291" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06932E0FE75AD2642BBEA59F4C4ED2671B574702/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Salzman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317668v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009070v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007868v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007899v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007997v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0913-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867866v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400583v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400591v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chiad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008288v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionescu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008441v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala-Lardies" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812953v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Mawassy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>