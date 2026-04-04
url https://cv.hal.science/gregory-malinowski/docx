--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Spin Accumulations Drive Magnetization Reversal in Multilayers</w:t>
+                <w:t xml:space="preserve">Exploring Co, Fe, and Ni Reference Layers for Single‐Pulse All‐Optical Reversal in Ferromagnetic Spin Valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harjinder Singh</w:t>
+                <w:t xml:space="preserve">Jun Xiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Anadón</w:t>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junta Igarashi</w:t>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Remy</w:t>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 136 (5), pp.056701. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/z2sz-2tdz⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202522886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490416v1</w:t>
+                <w:t xml:space="preserve">hal-05480942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Accumulation based deep MOKE Microscopy</w:t>
+                <w:t xml:space="preserve">Ultrafast Spin Accumulations Drive Magnetization Reversal in Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rodriguez E.</w:t>
+                <w:t xml:space="preserve">Harjinder Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Grisk</w:t>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Anadón</w:t>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Singh</w:t>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Malinowski</w:t>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 128 (6), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 136 (5), pp.056701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0312055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/z2sz-2tdz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501196v1</w:t>
+                <w:t xml:space="preserve">hal-05490416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Co, Fe, and Ni Reference Layers for Single‐Pulse All‐Optical Reversal in Ferromagnetic Spin Valves</w:t>
+                <w:t xml:space="preserve">Spin Accumulation based deep MOKE Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Xiao Lin</w:t>
+                <w:t xml:space="preserve">J. Rodriguez E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Guen</w:t>
+                <w:t xml:space="preserve">H. Grisk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">A. Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+                <w:t xml:space="preserve">H. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 128 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202522886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0312055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480942v1</w:t>
+                <w:t xml:space="preserve">hal-05501196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Magnetic Texture Induced by Exchange Bias: Insights from NV Magnetometry</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo L. Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Fino Caseiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,913 +636,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond all-optical switching of Co/Gd–based synthetic ferrimagnets</w:t>
+                <w:t xml:space="preserve">Terahertz time-domain spectroscopy to probe laser-excited spin currents in a Co/Gd system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pingzhi Li</w:t>
+                <w:t xml:space="preserve">Fan 帆 Zhang 张</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J Kools</w:t>
+                <w:t xml:space="preserve">Bin 宾 Hong 洪</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Pezeshki</w:t>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao M B E Joosten</w:t>
+                <w:t xml:space="preserve">Rongqing 戎庆 Zhao 赵</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianing Li</w:t>
+                <w:t xml:space="preserve">Gregory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (6), pp.064421. </w:t>
+              <w:t xml:space="preserve">Chinese Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (12), pp.126701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-1056/ade8e7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156774v1</w:t>
+                <w:t xml:space="preserve">hal-05438265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of domain nucleation and domain wall motion in all-optical helicity-dependent switching</w:t>
+                <w:t xml:space="preserve">Picosecond all-optical switching of Co/Gd–based synthetic ferrimagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian Xun Huang</w:t>
+                <w:t xml:space="preserve">Pingzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Thomas J Kools</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hehn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">Hamed Pezeshki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao M B E Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (14), pp.144408. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.144408⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (6), pp.064421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156763v1</w:t>
+                <w:t xml:space="preserve">hal-05156774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Ultra‐Fast All‐Optical Switching in Gd free Ferrimagnetic Spin Valve Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Role of domain nucleation and domain wall motion in all-optical helicity-dependent switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Xun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Quentin Remy</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (14), pp.144408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.144408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202505423⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05252341v1</w:t>
+                <w:t xml:space="preserve">hal-05156763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot all-optical magnetization switching in in-plane magnetized magnetic tunnel junction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Single-laser pulse toggle switching in CoHo and CoDy single-layer alloys: When domain wall motion matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Kunyangyuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Gorchon</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-X Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0254042⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.094432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/qntz-fw15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035231v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-laser pulse toggle switching in CoHo and CoDy single-layer alloys: When domain wall motion matters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Single-shot all-optical magnetization switching in in-plane magnetized magnetic tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y Le Guen</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-X Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/qntz-fw15⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (15), pp.152405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0254042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264216v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain spectroscopy to probe laser-excited spin currents in a Co/Gd system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Deterministic Ultra‐Fast All‐Optical Switching in Gd free Ferrimagnetic Spin Valve Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Malinowski</w:t>
+                <w:t xml:space="preserve">Yi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (12), pp.126701. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-1056/ade8e7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202505423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05438265v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical helicity-dependent switching in NiCo&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryunosuke Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suguru Nakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 126 (21), </w:t>
@@ -1574,295 +1574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Torque in Ferromagnetic Metals via Orbital Angular Momentum Generated by Photon Helicity</w:t>
+                <w:t xml:space="preserve">Single-Shot Magnetization Reversal in Ferromagnetic Spin Valves via Heat Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koki Nukui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kazuaki Ishibashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Akimasa Sakuma</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 134 (1), pp.016701. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.016701⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/h12x-tcwf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156789v1</w:t>
+                <w:t xml:space="preserve">hal-05252345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot Magnetization Reversal in Ferromagnetic Spin Valves via Heat Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Light-Induced Torque in Ferromagnetic Metals via Orbital Angular Momentum Generated by Photon Helicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koki Nukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuaki Ishibashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Guen</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shogo Yamashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akimasa Sakuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 135, </w:t>
+              <w:t xml:space="preserve">, 2025, 134 (1), pp.016701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/h12x-tcwf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.016701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252345v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient domain boundary drives ultrafast magnetisation reversal</w:t>
               </w:r>
@@ -1995,90 +1995,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Single-Pulse Magnetization Switching through Angular Momentum Reservoir Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boonthum Kunyangyuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.3619 - 3625. </w:t>
@@ -2116,103 +2116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large spin accumulation signals in ultrafast magneto-optical experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harjinder Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le-Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (10), pp.104437. </w:t>
@@ -2244,4990 +2244,4960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single‐Shot Laser‐Induced Switching of an Exchange Biased Antiferromagnet</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Criteria to observe single-shot all-optical switching in Gd-based ferrimagnetic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Xun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202311643⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (9), pp.094412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.109.094412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487767v1</w:t>
+                <w:t xml:space="preserve">hal-04638323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd Doping at the Co/Pt Interfaces to Induce Ultrafast All-Optical Switching</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Femtosecond-laser-induced reversal in in-plane-magnetized spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01534⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.044051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.22.044051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462400v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swept coded aperture real-time femtophotography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katherine Légaré</w:t>
+                <w:t xml:space="preserve">Laser induced ultrafast Gd 4f spin dynamics at the surface of amorphous CoxGd100-x ferrimagnetic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pacé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45820-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 275, pp.147461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2024.147461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475427v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced ultrafast Gd 4f spin dynamics at the surface of amorphous CoxGd100-x ferrimagnetic alloys</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Single‐Shot Laser‐Induced Switching of an Exchange Biased Antiferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongxia Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junlin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2024.147461⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2311643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202311643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081800v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond-laser-induced reversal in in-plane-magnetized spin valves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Gd Doping at the Co/Pt Interfaces to Induce Ultrafast All-Optical Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Petty Gweha Nyoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.22.044051⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.1122-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764350v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the scope and understanding of all-optical magnetization switching in Gd-based alloys by controlling the underlying temperature transients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+                <w:t xml:space="preserve">Swept coded aperture real-time femtophotography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingdan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingming Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heide Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.21.044003⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45820-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585716v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interlayer exchange coupling on ultrafast laser-induced magnetization reversal in ferromagnetic spin valves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Extending the scope and understanding of all-optical magnetization switching in Gd-based alloys by controlling the underlying temperature transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (9), pp.094422. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (4), pp.044003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.109.094422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.21.044003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585712v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From toggle to precessional single laser pulse switching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Peng</w:t>
+                <w:t xml:space="preserve">Influence of interlayer exchange coupling on ultrafast laser-induced magnetization reversal in ferromagnetic spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Malinowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Igarashi</w:t>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0180359⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (9), pp.094422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.109.094422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386592v1</w:t>
+                <w:t xml:space="preserve">hal-04585712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria to observe single-shot all-optical switching in Gd-based ferrimagnetic alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">From toggle to precessional single laser pulse switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kunyangyuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (9), pp.094412. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (2), pp.022405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.109.094412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0180359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638323v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast antiferromagnet rearrangement in Co/IrMn/CoGd trilayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Accelerating ultrafast magnetization reversal by non-local spin transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vallobra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yong Xu</w:t>
+                <w:t xml:space="preserve">Maxime Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1674-1056/acda83⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36164-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370016v1</w:t>
+                <w:t xml:space="preserve">hal-04024365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Malinowski</w:t>
+                <w:t xml:space="preserve">Patterning nucleation area by femtosecond laser in exchange-coupled systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gorchon</w:t>
+                <w:t xml:space="preserve">Y Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hohlfeld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Salomoni</w:t>
+                <w:t xml:space="preserve">H Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014068⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (11), pp.112406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0157754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244264v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Single Pulse Switching of Tb-dominant CoTb Alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongshan Liu</w:t>
+                <w:t xml:space="preserve">Field-free all-optical switching and electrical readout of Tb/Co-based magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houyi Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+                <w:t xml:space="preserve">L. Farcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huiwen Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Eimer</w:t>
+                <w:t xml:space="preserve">S. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0131716⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.034070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.034070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031698v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser single-shot magnetization reversal in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Lu&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Peng</w:t>
+                <w:t xml:space="preserve">In-plane reorientation induced single laser pulse magnetization reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Montaigne</w:t>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.107.214415⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40721-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276625v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single laser pulse induced magnetization switching in in-plane magnetized GdCo alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optically induced ultrafast magnetization switching in ferromagnetic spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.L220403⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-023-01499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369986v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast demagnetization of Co2MnSi1–xAlx Heusler compounds using terahertz and infrared light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, B 107, pp.224408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.107.224408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically induced ultrafast magnetization switching in ferromagnetic spin valves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
+                <w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-023-01499-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.014068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024360v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect on single pulse all-optical helicity-independent switching in GdFeCo disk arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">Ultrafast antiferromagnet rearrangement in Co/IrMn/CoGd trilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongxia Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0150250⟩</w:t>
+              <w:t xml:space="preserve">Chinese Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.087507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-1056/acda83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244267v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced ultrafast Gd 4f spin dynamics in Co100-xGdx alloys by means of time-resolved XMCD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Ferté</w:t>
+                <w:t xml:space="preserve">Ultrafast Single Pulse Switching of Tb-dominant CoTb Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongshan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Malinowski</w:t>
+                <w:t xml:space="preserve">Houyi Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Holldack</w:t>
+                <w:t xml:space="preserve">Huiwen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abrudan</w:t>
+                <w:t xml:space="preserve">Sylvain Eimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 232 (13), pp.2213-2219. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (2), pp.022401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00812-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0131716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261186v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Creation of Skyrmions by Spin Reorientation Transition in Ferrimagnetic CoHo Alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Laser single-shot magnetization reversal in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Lu&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vergès</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c19411⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, B 107, pp.214415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.107.214415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244308v1</w:t>
+                <w:t xml:space="preserve">hal-04276625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot Helicity-Independent All-Optical Switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; display=&amp;quot;inline&amp;quot; overflow=&amp;quot;scroll&amp;quot;&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;/&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;Ho&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:math&amp;gt; Multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Salomoni</w:t>
+                <w:t xml:space="preserve">Single laser pulse induced magnetization switching in in-plane magnetized GdCo alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (22), pp.L220403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.L220403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.20.014068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04276637v1</w:t>
+                <w:t xml:space="preserve">hal-04369986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast single-pulse all-optical switching in synthetic ferrimagnetic Tb/Co/Gd multilayers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youri L W van Hees</w:t>
+                <w:t xml:space="preserve">Size effect on single pulse all-optical helicity-independent switching in GdFeCo disk arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Petty Gweha Nyoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junta Igarashi</w:t>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Ferrimagnetic Spintronics, 123 (7), pp.072406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0161322⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 123 (5), pp.052405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0150250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278444v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser single-shot magnetization reversal in Co$_{1-x}$Lu$_x$ nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Single-Shot Helicity-Independent All-Optical Switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; display=&amp;quot;inline&amp;quot; overflow=&amp;quot;scroll&amp;quot;&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;/&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;Ho&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:math&amp;gt; Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Montaigne</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Salomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.214415⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.014068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.20.014068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244300v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning nucleation area by femtosecond laser in exchange-coupled systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Creation of Skyrmions by Spin Reorientation Transition in Ferrimagnetic CoHo Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Xun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vallobra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M Hehn</w:t>
+                <w:t xml:space="preserve">Maxime Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0157754⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.5608-5619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c19411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276647v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating ultrafast magnetization reversal by non-local spin transfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+                <w:t xml:space="preserve">Laser induced ultrafast Gd 4f spin dynamics in Co100-xGdx alloys by means of time-resolved XMCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Holldack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abrudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36164-1⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232 (13), pp.2213-2219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00812-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024365v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-free all-optical switching and electrical readout of Tb/Co-based magnetic tunnel junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Peng</w:t>
+                <w:t xml:space="preserve">Ultrafast single-pulse all-optical switching in synthetic ferrimagnetic Tb/Co/Gd multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Hintermayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pingzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Farcis</w:t>
+                <w:t xml:space="preserve">Roy Rosenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Auffret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Youri L W van Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (3), pp.034070. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ferrimagnetic Spintronics, 123 (7), pp.072406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.034070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0161322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227118v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane reorientation induced single laser pulse magnetization reversal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Laser single-shot magnetization reversal in Co$_{1-x}$Lu$_x$ nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.5000. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (21), pp.214415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40721-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.214415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229028v1</w:t>
+                <w:t xml:space="preserve">hal-04244300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standing spin wave excitation in Bi : YIG films via temperature-induced anisotropy changes and magneto-elastic coupling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is terahertz emission a good probe of the spin current attenuation length?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.106.134401⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (1), pp.012402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0097448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278426v1</w:t>
+                <w:t xml:space="preserve">hal-03763184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of spin-lattice coupling in ultrafast demagnetization and all optical helicity-independent single-shot switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Gd&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;y&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Tb&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;y&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tian Xun Huang</w:t>
+                <w:t xml:space="preserve">Electronic transport induced ultrafast magnetization switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.105.054410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 563, pp.169919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764376v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz Pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast magnetic scattering on ferrimagnets enabled by a bright Yb-based soft x-ray source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Légaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Liu</w:t>
+                <w:t xml:space="preserve">X. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gheorghe Sorin Chiuzbaian</w:t>
+                <w:t xml:space="preserve">R. Safaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12031323⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (4), pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.443440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764396v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On/Off Ultra‐Short Spin Current for Single Pulse Magnetization Reversal in a Magnetic Memory Using VO 2 Phase Transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standing spin wave excitation in Bi : YIG films via temperature-induced anisotropy changes and magneto-elastic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Peer Zeuschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi-Guang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofei Fan</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianxun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202200114⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (13), pp.134401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.106.134401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764405v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast magnetic scattering on ferrimagnets enabled by a bright Yb-based soft x-ray source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Safaei</w:t>
+                <w:t xml:space="preserve">Role of spin-lattice coupling in ultrafast demagnetization and all optical helicity-independent single-shot switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Gd&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;y&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Tb&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;y&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Xun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.443440⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (5), pp.054410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.105.054410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764416v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Single Pulse Switching of [Co/Gd/Pt] &amp;lt;sub&amp;gt;N&amp;lt;/sub&amp;gt; Nanodisks Using Surface Lattice Resonances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Guen</w:t>
+                <w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Sorin Chiuzbaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202204683⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12031323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030694v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light induced ultrafast magnetization dynamics in metallic compounds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">On/Off Ultra‐Short Spin Current for Single Pulse Magnetization Reversal in a Magnetic Memory Using VO 2 Phase Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guodong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianxun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169596⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202200114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764328v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transport induced ultrafast magnetization switching</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy Efficient Single Pulse Switching of [Co/Gd/Pt] &amp;lt;sub&amp;gt;N&amp;lt;/sub&amp;gt; Nanodisks Using Surface Lattice Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreekanth Perumbilavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Freire‐fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169919⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.2204683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202204683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370019v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is terahertz emission a good probe of the spin current attenuation length?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+                <w:t xml:space="preserve">Light induced ultrafast magnetization dynamics in metallic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121 (1), pp.012402. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 560, pp.169596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0097448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763184v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical Helicity-Independent Switching State Diagram in Gd - Fe - Co Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of spin waves via spin-phonon interaction in a buried dielectric thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Peer Zeuschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaqi Wei</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (5), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.024411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.054065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.103.024411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433354v1</w:t>
+                <w:t xml:space="preserve">hal-03113275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-transport Mediated Single-shot All-optical Magnetization Switching of Metallic Films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Retournement d’aimantation dans un dispositif « Spintronique » par impulsion d’électrons unique ultra-courte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 90, pp.081009. </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.36-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.081009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/202110836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433380v1</w:t>
+                <w:t xml:space="preserve">hal-03273147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser induced ultrafast 3d and 4f spin dynamics in CoDy ferrimagnetic alloys as a function of temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7298,797 +7268,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retournement d’aimantation dans un dispositif « Spintronique » par impulsion d’électrons unique ultra-courte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">All-optical Helicity-Independent Switching State Diagram in Gd - Fe - Co Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqi Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Malinowski</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202110836⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.054065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273147v1</w:t>
+                <w:t xml:space="preserve">hal-03433354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Study of Helicity-Dependent Light-Induced Demagnetization: From the Optical Regime to the Extreme Ultraviolet Regime</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Spin-transport Mediated Single-shot All-optical Magnetization Switching of Metallic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (5), pp.1943-1947. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.081009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.081009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433368v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of spin waves via spin-phonon interaction in a buried dielectric thin film</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Ab Initio Study of Helicity-Dependent Light-Induced Demagnetization: From the Optical Regime to the Extreme Ultraviolet Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Keller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sangeeta Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103, pp.024411. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.1943-1947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.103.024411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113275v1</w:t>
+                <w:t xml:space="preserve">hal-03433368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring femtosecond hot-electron pulses for ultrafast spin manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optoelectronic domain-wall motion for logic computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bergeard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Hehn</w:t>
+                <w:t xml:space="preserve">Daoqian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Carva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Mangin</w:t>
+                <w:t xml:space="preserve">Xiaoyang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 117, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0018502⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 116 (25), pp.252403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0013369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039843v1</w:t>
+                <w:t xml:space="preserve">hal-02893580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Single-Shot All-Optical Switching of Ferromagnetic Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Tailoring femtosecond hot-electron pulses for ultrafast spin manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Carva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Baláž</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03373⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0018502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030501v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic domain-wall motion for logic computing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Engineering Single-Shot All-Optical Switching of Ferromagnetic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116 (25), pp.252403. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0013369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893580v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Transport without Heating?-An Ultrafast X-Ray Perspective into a Metal Heterostructure</w:t>
               </w:r>
@@ -8100,64 +8100,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Etienne Pudell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8202,472 +8202,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Control of Ultrafast Spin Current to Induce Single Femtosecond Pulse Switching of a Ferromagnet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Remy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202001996⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1908357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201908357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016234v1</w:t>
+                <w:t xml:space="preserve">hal-02867780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C von Korff Schmising</w:t>
+                <w:t xml:space="preserve">Energy Efficient Control of Ultrafast Spin Current to Induce Single Femtosecond Pulse Switching of a Ferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.102.174437⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2001996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202001996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032944v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Merhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Weder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Guillemard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+                <w:t xml:space="preserve">C von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1908357. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.174437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201908357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.102.174437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867780v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin–orbit torque switching of a ferromagnet with picosecond electrical pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaushalya Jhuria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Pattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8744,51 +8744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved XUV Absorption Spectroscopy and Magnetic Circular Dichroism at the Ni M 2,3 -Edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Rösner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8796,51 +8796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe S Chiuzbaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.325. </w:t>
@@ -8872,3257 +8872,3257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the role of magnetic circular dichroism in multishot helicity-dependent all-optical switching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-Efficient Domain-Wall Motion Governed by the Interplay of Helicity-Dependent Optical Effect and Spin-Orbit Torque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Quessab</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Malinowski</w:t>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoqian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.024425⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.034001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184555v1</w:t>
+                <w:t xml:space="preserve">hal-02065308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Niels Keller</w:t>
+                <w:t xml:space="preserve">Ultrafast demagnetization in buried Co80Dy20 as fingerprint of hot-electron transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">L. Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (2), pp.027202. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 485, pp.320-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.04.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184539v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-wall motion induced by spin transfer torque delivered by helicity-dependent femtosecond laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">From single to multiple pulse all-optical switching in GdFeCo thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (144402), pp.144402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144402⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (064424), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.064424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106722v1</w:t>
+                <w:t xml:space="preserve">hal-02337730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio theory of magnetization induced by light absorption in ferromagnets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Resonant Faraday effect using high-order harmonics for the investigation of ultrafast demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.214402⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.144421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425723v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of electronic temperature effects on magnetic materials properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single-shot time-resolved magnetic x-ray absorption at a free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikako Makita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Rösner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frithjof Nolting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (17), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 99 (144305), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.174415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02185986v1</w:t>
+                <w:t xml:space="preserve">hal-02161961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Controlling All‐Optical Helicity‐Dependent Switching in Engineered Rare‐Earth Free Synthetic Ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unai Atxitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1901876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.201901876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337703v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling All‐Optical Helicity‐Dependent Switching in Engineered Rare‐Earth Free Synthetic Ferrimagnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Raposo</w:t>
+                <w:t xml:space="preserve">Domain-wall motion induced by spin transfer torque delivered by helicity-dependent femtosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoqian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.201901876⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (144402), pp.144402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337686v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Faraday effect using high-order harmonics for the investigation of ultrafast demagnetization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Resolving the role of magnetic circular dichroism in multishot helicity-dependent all-optical switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quessab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (14), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.144421⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.024425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337593v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot time-resolved magnetic x-ray absorption at a free-electron laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frithjof Nolting</w:t>
+                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144305⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.027202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161961v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From single to multiple pulse all-optical switching in GdFeCo thin films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ab initio theory of magnetization induced by light absorption in ferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (064424), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.064424⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.214402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337730v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Multiple- to Single-Pulse All-Optical Helicity-Dependent Switching in Ferromagnetic Co / Pt Multilayers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Gorchon</w:t>
+                <w:t xml:space="preserve">Ab initio study of electronic temperature effects on magnetic materials properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Malinowski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024019⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.174415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337736v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast demagnetization in buried Co80Dy20 as fingerprint of hot-electron transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Le Guyader</w:t>
+                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.04.068⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339472v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Domain-Wall Motion Governed by the Interplay of Helicity-Dependent Optical Effect and Spin-Orbit Torque</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyang Lin</w:t>
+                <w:t xml:space="preserve">From Multiple- to Single-Pulse All-Optical Helicity-Dependent Switching in Ferromagnetic Co / Pt Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kichin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.034001. </w:t>
+              <w:t xml:space="preserve">, 2019, 12 (024019), </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065308v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of magnetic skyrmion bubble lattices by ultrafast laser in ultrathin films</w:t>
+                <w:t xml:space="preserve">Layer specific observation of slow thermal equilibration in ultrathin metallic nanostructures by femtosecond X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soong-Geun Je</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+                <w:t xml:space="preserve">J. Pudell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titiksha Srivastava</w:t>
+                <w:t xml:space="preserve">A. A Maznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t>
+                <w:t xml:space="preserve">M. Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thai Ha Pham</w:t>
+                <w:t xml:space="preserve">M. Kronseder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03653⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05693-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903085v1</w:t>
+                <w:t xml:space="preserve">hal-01950814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot multi-level all-optical magnetization switching mediated by spin-polarized hot electron transport</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Spin-orbit torque-induced switching in ferrimagnetic alloys: Experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soong-Geun Je</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai Ha Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (6), pp.62401 - 62401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5017738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201804004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01950825v1</w:t>
+                <w:t xml:space="preserve">hal-01764558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-electron transport and ultrafast magnetization dynamics in magnetic multilayers and nanostructures following femtosecond laser pulse excitation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal Contribution to the Spin-Orbit Torque in Metallic-Ferrimagnetic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai Ha Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soong-Geun Je</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2018-80555-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.064032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814721v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Contribution to the Spin-Orbit Torque in Metallic-Ferrimagnetic Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hot-electron transport and ultrafast magnetization dynamics in magnetic multilayers and nanostructures following femtosecond laser pulse excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064032⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (98), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2018-80555-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864006v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicity-dependent all-optical domain wall motion in ferromagnetic thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Malinowski</w:t>
+                <w:t xml:space="preserve">Creation of magnetic skyrmion bubble lattices by ultrafast laser in ultrathin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soong-Geun Je</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titiksha Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054419⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (11), pp.7362-7371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764541v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of all-optical switching in He +-irradiated Co/Pt multilayers: influence of the domain-wall energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Single-shot multi-level all-optical magnetization switching mediated by spin-polarized hot electron transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (21), pp.215004. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (51), pp.1804004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aabf2b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201804004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950851v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond acoustic-excitation-driven ultrafast magnetization dynamics in dielectric Bi-substituted yttrium iron garnet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Suppression of all-optical switching in He +-irradiated Co/Pt multilayers: influence of the domain-wall energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Beigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.174407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (21), pp.215004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aabf2b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068295v1</w:t>
+                <w:t xml:space="preserve">hal-01950851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbit torque-induced switching in ferrimagnetic alloys: Experiments and modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+                <w:t xml:space="preserve">Helicity-dependent all-optical domain wall motion in ferromagnetic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quessab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Medapalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M S El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5017738⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.54419 - 54419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764558v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer specific observation of slow thermal equilibration in ultrathin metallic nanostructures by femtosecond X-ray diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. H Back</w:t>
+                <w:t xml:space="preserve">Picosecond acoustic-excitation-driven ultrafast magnetization dynamics in dielectric Bi-substituted yttrium iron garnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (17), pp.174407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05693-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.174407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950814v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast hot-electron induced quenching of Tb 4 f magnetic order</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bergeard</w:t>
+                <w:t xml:space="preserve">Materials and devices for all-optical helicity-dependent switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Malinowski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.144427⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (13), pp.133002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa5adf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624248v1</w:t>
+                <w:t xml:space="preserve">hal-01686946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials and devices for all-optical helicity-dependent switching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Ultrafast hot-electron induced quenching of Tb 4 f magnetic order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bergeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abrudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kachel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (13), pp.133002. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (14), pp.144427 - 144427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa5adf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.144427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686946v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Magnetization Manipulation Using Single Femtosecond Light and Hot-Electron Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (42), pp.1703474 - 1703474. </w:t>
@@ -12307,90 +12307,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Element-resolved ultrafast demagnetization rates in ferrimagnetic CoDy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bergeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (13), pp.134303 - 134303. </w:t>
@@ -12480,51 +12480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (14), pp.329-336. </w:t>
@@ -12556,1367 +12556,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+                <w:t xml:space="preserve">Electrical characterization of all-optical helicity-dependent switching in ferromagnetic Hall crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M S El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Pirro</w:t>
+                <w:t xml:space="preserve">P. Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">C.-H Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Quessab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.92405 - 153905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381232v1</w:t>
+                <w:t xml:space="preserve">hal-01686954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-Electron-Induced Ultrafast Demagnetization in Co / Pt Multilayers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lengaigne</w:t>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">Yassine Quessab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (14), pp.147203. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.064412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.147203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599013v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitation of ultrafast demagnetization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hot-Electron-Induced Ultrafast Demagnetization in Co / Pt Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+                <w:t xml:space="preserve">G. Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahrati Tudu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Leonard Müller</w:t>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep18970⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (14), pp.147203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.147203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383874v1</w:t>
+                <w:t xml:space="preserve">hal-01599013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain size criterion for the observation of all-optical helicity-dependent switching in magnetic thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Indirect excitation of ultrafast demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahrati Tudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064419⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381236v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of all-optical helicity-dependent switching in ferromagnetic Hall crosses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Domain size criterion for the observation of all-optical helicity-dependent switching in magnetic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108, pp.92405 - 153905. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.064419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686954v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical control of ferromagnetic thin films and nanostructures</w:t>
+                <w:t xml:space="preserve">Multiphoton k -resolved photoemission from gold surface states with 800-nm femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-H Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">Fausto Sirotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. S. D. Ch S. Varaprasad</w:t>
+                <w:t xml:space="preserve">Azzedine Bendounan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. K. Takahashi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Mathieu G. Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1253493⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (3), pp.35401 - 35401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282624v1</w:t>
+                <w:t xml:space="preserve">hal-01381241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Current-Induced Magnetization Switching in a Single Semiconducting Ferromagnetic Layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Curiale</w:t>
+                <w:t xml:space="preserve">Engineered materials for all-optical helicity-dependent magnetic switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemaître</w:t>
+                <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Moisan</w:t>
+                <w:t xml:space="preserve">C-H. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cubukcu</w:t>
+                <w:t xml:space="preserve">D. Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Uhlir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.026601⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.287-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMAT3864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381247v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of superdiffusive currents in laser induced demagnetization of ferromagnets with nanoscale magnetic domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Stochastic Current-Induced Magnetization Switching in a Single Semiconducting Ferromagnetic Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mauchain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+                <w:t xml:space="preserve">J. Curiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cubukcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep04658⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (2), pp.026601 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.026601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359003v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered materials for all-optical helicity-dependent magnetic switching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">All-optical control of ferromagnetic thin films and nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-H Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Uhlir</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. S. D. Ch S. Varaprasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. K. Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMAT3864⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345 (6202), pp.1337-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1253493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282629v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton k -resolved photoemission from gold surface states with 800-nm femtosecond laser pulses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the role of superdiffusive currents in laser induced demagnetization of ferromagnets with nanoscale magnetic domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu G. Silly</w:t>
+                <w:t xml:space="preserve">N Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chauvet</w:t>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (3), pp.35401 - 35401. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.4658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep04658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381241v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraordinary hall effect in Pt- or Ni-based multilayer stacks with strong perpendicular magnetic anisotropy</w:t>
               </w:r>
@@ -14049,90 +14049,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing ultrafast dynamics in electronic structure of epitaxial Gd(0001) on W(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bendounan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu G Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 189, pp.40-45. </w:t>
@@ -14355,51 +14355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hinzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J.M. Swagten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14463,51 +14463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidirectional Thermal Effects in Current-Induced Domain Wall Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14578,746 +14578,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-induced domain wall motion in nanoscale ferromagnetic elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Extraction of the spin torque non-adiabaticity from thermally activated domain wall hopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hinzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J.M. Swagten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/38/384005⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3663215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883283v1</w:t>
+                <w:t xml:space="preserve">hal-04883210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current-induced domain wall motion in nanoscale ferromagnetic elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kläui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 72 (9), pp.159-187. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (38), </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mser.2011.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/38/384005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883199v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of the spin torque non-adiabaticity from thermally activated domain wall hopping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current-induced domain wall motion in nanoscale ferromagnetic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kläui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99 (24), </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (9), pp.159-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3663215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mser.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883210v1</w:t>
+                <w:t xml:space="preserve">hal-04883199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the paradoxical diversity of ultrafast laser-induced demagnetization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current-induced domain wall motion in Ni80Fe20 nanowires with low depinning fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Koopmans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Andreas Lörincz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Dalla Longa</w:t>
+                <w:t xml:space="preserve">Stephen Krzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Steiauf</w:t>
+                <w:t xml:space="preserve">Philipp Möhrke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Fähnle</w:t>
+                <w:t xml:space="preserve">Daniel Bedau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9, pp.259 - 265. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (4), pp.45003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat2593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/4/045003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922002v1</w:t>
+                <w:t xml:space="preserve">hal-00569728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-induced domain wall motion in Ni80Fe20 nanowires with low depinning fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explaining the paradoxical diversity of ultrafast laser-induced demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Lörincz</w:t>
+                <w:t xml:space="preserve">B Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Krzyk</w:t>
+                <w:t xml:space="preserve">F Dalla Longa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Möhrke</w:t>
+                <w:t xml:space="preserve">D Steiauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bedau</w:t>
+                <w:t xml:space="preserve">M Fähnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (4), pp.45003. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.259 - 265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/4/045003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat2593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569728v1</w:t>
+                <w:t xml:space="preserve">hal-03922002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the paradoxical diversity of ultrafast laser-induced demagnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Dalla Longa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Steiauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fähnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, pp.259 - 265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmat2593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922193v1</w:t>
@@ -15328,77 +15328,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular magnetic field sensor for automotive applications based on magnetic tunnel junctions using a current loop layout configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15487,90 +15487,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-resistance magnetic tunnel junctions with an Mg O − Al 2 O 3 composite tunnel barrier: Asymmetric transport characteristics and free electron modeling of a self-limited oxidation bilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme de Buttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (10), pp.104439. </w:t>
@@ -15608,64 +15608,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the interface magnetic disorder on the exchange bias between ferromagnetic and antiferromagnetic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panissod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15697,627 +15697,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between structural quality and magnetic properties of IrMn-based multilayers</w:t>
+                <w:t xml:space="preserve">Flux-gate like 2D magnetometer based on a single magnetic tunnel junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Robert</w:t>
+                <w:t xml:space="preserve">J.B. Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lenoble</w:t>
+                <w:t xml:space="preserve">M. Sajieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Schuhl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Jouguelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.113-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370101v1</w:t>
+                <w:t xml:space="preserve">hal-00021842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux-gate like 2D magnetometer based on a single magnetic tunnel junction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">Correlation between structural quality and magnetic properties of IrMn-based multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Kammerer</w:t>
+                <w:t xml:space="preserve">Olivier Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sajieddine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Schuhl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (11), pp.113903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2136233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021842v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-height sputter-deposited magnesium oxide tunnel barriers: experimental report and free electron modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Intrinsic thermally compensated field sensor based on single magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Buttet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Jouguelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schuhl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00234-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (7), pp.1204-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1646220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370103v1</w:t>
+                <w:t xml:space="preserve">hal-04370116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic thermally compensated field sensor based on single magnetic tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-height sputter-deposited magnesium oxide tunnel barriers: experimental report and free electron modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Buttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (1), pp.19-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00234-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1646220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370116v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high magnetic field sensor based on magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sajieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jouguelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16376,103 +16376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic origin of enhanced top exchange biasing in Py/IrMn/Py multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68 (18), pp.184404. </w:t>
@@ -16510,103 +16510,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using antiferromagnetic/ferromagnetic bilayers as detection layers in magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sajieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouguelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83 (21), pp.4372-4374. </w:t>
@@ -16676,103 +16676,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLASH THz User Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rui Pan, Jan 2023, Hambourg &amp; Online, Germany</w:t>
@@ -16833,77 +16833,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa El Dine Merhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17003,90 +17003,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space charge effects occurring during fast demagnetization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bendounan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu G Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Magnetism I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International PublishingSpringer International Publishing, pp.313-316, 2015, Ultrafast Magnetism I, </w:t>
@@ -17156,103 +17156,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser induced ultrafast 3d and 4f spin dynamics in CoDy ferrimagnetic alloys as a function of temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Halté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17306,51 +17306,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport dépendant du spin et couplage d'échange : de la jonction tunnel au capteur magnétique intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Henri Poincaré - Nancy 1, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17409,51 +17409,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-electron transport and ultrafast magnetization dynamics in magnetic multilayers induced by femtosecond laser pulse excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condensed Matter [cond-mat]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17640,51 +17640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05490416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/z2sz-2tdz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez E." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grisk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anad&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0312055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o L. Petitdemange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geiskopf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fino Caseiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05917" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingzhi Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Kools" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pezeshki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M B E Joosten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064421" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xun Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.144408" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202505423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan &#24070; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin &#23486; Hong &#27946;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqing &#25102;&#24198; Zhao &#36213;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ade8e7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryunosuke Takahashi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suguru Nakata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253785" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Nukui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Iihama" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Ishibashi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Yamashita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Sakuma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.016701" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h12x-tcwf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennecke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis P H Sidiropoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63571-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthum Kunyangyuen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Seng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c01060" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#237;az" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Guen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5qnm-zgjt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04487767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202311643" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdan Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marquez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingming Lai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45820-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pac&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gupta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fert&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riepp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2024.147461" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.21.044003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094422" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04638323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094412" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallobra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/acda83" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshan Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyi Cheng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Eimer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131716" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.214415" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276620v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blank" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.224408" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024360v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01499-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150250" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holldack" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abrudan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00812-w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244308v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c19411" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276637v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salomoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.20.014068" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278444v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hintermayr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Rosenkamp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri L W van Hees" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161322" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214415" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157754" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024365v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36164-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227118v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farcis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034070" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278426v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peer Zeuschner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Guang Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.134401" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764376v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.054410" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764396v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Sorin Chiuzbaian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031323" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764405v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Fan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Wei" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxun Huang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200114" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cardin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safaei" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.443440" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04030694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Freire&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202204683" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764328v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169596" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370019v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169919" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763184v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097448" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wei" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.054065" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433380v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.081009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420828v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Terrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Halt&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Guyader" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167883" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273147v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110836" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04166" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113275v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.024411" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Carva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bal&#225;&#382;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018502" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030501v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03373" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02893580v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoqian Zhu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Lin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013369" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950694v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Etienne Pudell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mattern" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M Herzog" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004555" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001996" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146869v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzbaian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010325" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184555v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quessab" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.024425" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106722v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144402" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02425723v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.214402" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02185986v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.174415" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337686v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Wei Liao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam O'Brien" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Atxitia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Raposo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201901876" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02161961v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Makita" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144305" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337730v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.064424" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337736v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kichin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024019" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339472v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guyader" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.04.068" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065308v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034001" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903085v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03653" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950825v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804004" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814721v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-80555-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864006v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064032" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764541v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medapalli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054419" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950851v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Beigne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aabf2b" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068295v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.174407" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764558v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017738" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950814v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pudell" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Maznev" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herzog" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kronseder" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H Back" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05693-5" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624248v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kachel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144427" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686946v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5adf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686942v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703474" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624257v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134303" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624235v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144403" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599013v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.147203" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381236v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064419" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282624v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Lambert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. D. Ch S. Varaprasad" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Takahashi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253493" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381247v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curiale" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.026601" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359003v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moisan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04658" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282629v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H. Lambert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steil" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Uhlir" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3864" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381241v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sirotti" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bendounan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G. Silly" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035401" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882946v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinen Jan" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schulz Tomek" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Gerhard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#228;ui Mathias" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulle Olivier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.62.1399" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944888v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2013.06.005" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ0RMLXB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944898v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muller" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schleitzer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2013.850384" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883116v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heinen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hinzke" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulle" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.M. Swagten" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/2/024220" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949044v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrejon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelloux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Weil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiaville" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106601" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883283v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kl&#228;ui" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/38/384005" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883199v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2011.04.001" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883210v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663215" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922002v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Koopmans" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dalla Longa" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Steiauf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F&#228;hnle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2593" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569728v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#246;rincz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Krzyk" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#246;hrke" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bedau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/4/045003" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922193v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370070v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duret" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.02.009" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5X47BLX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370097v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me de Buttet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.104439" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211478v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panissod" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370101v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoble" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schuhl" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136233" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021842v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouguelet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370103v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Buttet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Snoeck" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00234-6" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99TVZ4JD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370116v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouguelet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1646220" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370108v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004154" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PX697VWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370119v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.184404" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949319v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sajieddine" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1630171" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966853v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974509v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Dine Merhe" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weder" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Korff Schmising" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944876v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07743-7_97" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998110v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Halt&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008797v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03969170v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05490416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/z2sz-2tdz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez E." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grisk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anad&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0312055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o L. Petitdemange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geiskopf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fino Caseiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05917" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan &#24070; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin &#23486; Hong &#27946;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqing &#25102;&#24198; Zhao &#36213;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ade8e7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingzhi Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Kools" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pezeshki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M B E Joosten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064421" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xun Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.144408" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202505423" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryunosuke Takahashi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suguru Nakata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253785" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Ishibashi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h12x-tcwf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Nukui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Iihama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Yamashita" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Sakuma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.016701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennecke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis P H Sidiropoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63571-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthum Kunyangyuen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Seng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c01060" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#237;az" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Guen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5qnm-zgjt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04638323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094412" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081800v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pac&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gupta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fert&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riepp" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2024.147461" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04487767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202311643" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475427v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdan Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingming Lai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45820-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verges" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.21.044003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094422" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36164-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallobra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157754" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farcis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034070" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024360v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01499-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blank" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.224408" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370016v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/acda83" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031698v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshan Liu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyi Cheng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Eimer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131716" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.214415" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150250" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salomoni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.20.014068" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c19411" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261186v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holldack" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abrudan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00812-w" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278444v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hintermayr" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Rosenkamp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri L W van Hees" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161322" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244300v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214415" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763184v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097448" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370019v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169919" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764416v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cardin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safaei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.443440" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278426v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peer Zeuschner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Guang Wang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.134401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764376v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.054410" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764396v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Sorin Chiuzbaian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031323" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764405v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Fan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Wei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxun Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200114" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04030694v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Freire&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202204683" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764328v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169596" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113275v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.024411" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273147v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110836" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420828v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Terrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Halt&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Guyader" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167883" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433354v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wei" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.054065" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433380v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.081009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04166" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02893580v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoqian Zhu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Lin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013369" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039843v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Carva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bal&#225;&#382;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018502" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030501v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03373" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950694v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Etienne Pudell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mattern" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M Herzog" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004555" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016234v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001996" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146869v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzbaian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010325" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065308v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339472v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guyader" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.04.068" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337730v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.064424" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02161961v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Makita" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144305" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337686v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Wei Liao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam O'Brien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Atxitia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Raposo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201901876" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106722v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144402" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184555v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quessab" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.024425" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02425723v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.214402" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02185986v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.174415" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337736v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kichin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024019" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950814v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pudell" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Maznev" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herzog" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kronseder" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H Back" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05693-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764558v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017738" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864006v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064032" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814721v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-80555-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903085v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03653" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950825v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950851v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Beigne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aabf2b" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764541v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medapalli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054419" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068295v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.174407" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686946v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5adf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624248v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kachel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144427" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686942v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703474" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624257v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134303" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624235v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144403" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599013v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.147203" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381236v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064419" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381241v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sirotti" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bendounan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G. Silly" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035401" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282629v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H. Lambert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steil" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Uhlir" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3864" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381247v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curiale" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.026601" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282624v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Lambert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. D. Ch S. Varaprasad" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Takahashi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253493" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359003v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moisan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04658" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882946v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinen Jan" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schulz Tomek" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Gerhard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#228;ui Mathias" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulle Olivier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.62.1399" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944888v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2013.06.005" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ0RMLXB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944898v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muller" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schleitzer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2013.850384" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883116v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heinen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hinzke" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulle" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.M. Swagten" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/2/024220" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949044v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrejon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelloux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Weil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiaville" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106601" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883210v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663215" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883283v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kl&#228;ui" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/38/384005" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883199v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2011.04.001" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569728v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#246;rincz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Krzyk" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#246;hrke" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bedau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/4/045003" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922002v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Koopmans" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dalla Longa" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Steiauf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F&#228;hnle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2593" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922193v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370070v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duret" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.02.009" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5X47BLX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370097v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me de Buttet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.104439" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211478v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panissod" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021842v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouguelet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370101v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoble" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schuhl" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136233" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370116v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouguelet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1646220" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370103v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Buttet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Snoeck" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00234-6" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99TVZ4JD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370108v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004154" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PX697VWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370119v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.184404" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949319v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sajieddine" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1630171" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966853v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974509v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Dine Merhe" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weder" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Korff Schmising" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944876v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07743-7_97" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998110v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Halt&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008797v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03969170v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>