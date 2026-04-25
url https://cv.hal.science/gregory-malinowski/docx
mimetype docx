--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Co, Fe, and Ni Reference Layers for Single‐Pulse All‐Optical Reversal in Ferromagnetic Spin Valves</w:t>
+                <w:t xml:space="preserve">Ultrafast Spin Accumulations Drive Magnetization Reversal in Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Xiao Lin</w:t>
+                <w:t xml:space="preserve">Harjinder Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Guen</w:t>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 136 (5), pp.056701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202522886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/z2sz-2tdz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480942v1</w:t>
+                <w:t xml:space="preserve">hal-05490416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Spin Accumulations Drive Magnetization Reversal in Multilayers</w:t>
+                <w:t xml:space="preserve">Spin Accumulation based deep MOKE Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harjinder Singh</w:t>
+                <w:t xml:space="preserve">J. Rodriguez E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Anadón</w:t>
+                <w:t xml:space="preserve">H. Grisk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junta Igarashi</w:t>
+                <w:t xml:space="preserve">A. Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Remy</w:t>
+                <w:t xml:space="preserve">H. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 136 (5), pp.056701. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 128 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/z2sz-2tdz⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0312055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490416v1</w:t>
+                <w:t xml:space="preserve">hal-05501196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Accumulation based deep MOKE Microscopy</w:t>
+                <w:t xml:space="preserve">Exploring Co, Fe, and Ni Reference Layers for Single‐Pulse All‐Optical Reversal in Ferromagnetic Spin Valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rodriguez E.</w:t>
+                <w:t xml:space="preserve">Jun Xiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Grisk</w:t>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Anadón</w:t>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Singh</w:t>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Malinowski</w:t>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 128 (6), </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0312055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202522886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501196v1</w:t>
+                <w:t xml:space="preserve">hal-05480942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Magnetic Texture Induced by Exchange Bias: Insights from NV Magnetometry</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo L. Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Fino Caseiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,913 +636,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain spectroscopy to probe laser-excited spin currents in a Co/Gd system</w:t>
+                <w:t xml:space="preserve">Picosecond all-optical switching of Co/Gd–based synthetic ferrimagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan 帆 Zhang 张</w:t>
+                <w:t xml:space="preserve">Pingzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin 宾 Hong 洪</w:t>
+                <w:t xml:space="preserve">Thomas J Kools</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Hamed Pezeshki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongqing 戎庆 Zhao 赵</w:t>
+                <w:t xml:space="preserve">Joao M B E Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Malinowski</w:t>
+                <w:t xml:space="preserve">Jianing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (12), pp.126701. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (6), pp.064421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-1056/ade8e7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438265v1</w:t>
+                <w:t xml:space="preserve">hal-05156774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond all-optical switching of Co/Gd–based synthetic ferrimagnets</w:t>
+                <w:t xml:space="preserve">Role of domain nucleation and domain wall motion in all-optical helicity-dependent switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pingzhi Li</w:t>
+                <w:t xml:space="preserve">Tian Xun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J Kools</w:t>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Pezeshki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jianing Li</w:t>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (6), pp.064421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064421⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (14), pp.144408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.144408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156774v1</w:t>
+                <w:t xml:space="preserve">hal-05156763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of domain nucleation and domain wall motion in all-optical helicity-dependent switching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-laser pulse toggle switching in CoHo and CoDy single-layer alloys: When domain wall motion matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Kunyangyuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian Xun Huang</w:t>
+                <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">J-X Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (14), pp.144408. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.144408⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112, pp.094432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/qntz-fw15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156763v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-laser pulse toggle switching in CoHo and CoDy single-layer alloys: When domain wall motion matters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-shot all-optical magnetization switching in in-plane magnetized magnetic tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-X Lin</w:t>
+                <w:t xml:space="preserve">J.-X Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Le Guen</w:t>
+                <w:t xml:space="preserve">J Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112, pp.094432. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (15), pp.152405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/qntz-fw15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0254042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264216v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot all-optical magnetization switching in in-plane magnetized magnetic tunnel junction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deterministic Ultra‐Fast All‐Optical Switching in Gd free Ferrimagnetic Spin Valve Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Geiskopf</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J Gorchon</w:t>
+                <w:t xml:space="preserve">Yi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0254042⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202505423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035231v1</w:t>
+                <w:t xml:space="preserve">hal-05252341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Ultra‐Fast All‐Optical Switching in Gd free Ferrimagnetic Spin Valve Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Terahertz time-domain spectroscopy to probe laser-excited spin currents in a Co/Gd system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan 帆 Zhang 张</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin 宾 Hong 洪</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongqing 戎庆 Zhao 赵</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Peng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Remy</w:t>
+                <w:t xml:space="preserve">Gregory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Chinese Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (12), pp.126701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202505423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-1056/ade8e7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252341v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical helicity-dependent switching in NiCo&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryunosuke Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suguru Nakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 126 (21), </w:t>
@@ -1574,295 +1574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot Magnetization Reversal in Ferromagnetic Spin Valves via Heat Control</w:t>
+                <w:t xml:space="preserve">Light-Induced Torque in Ferromagnetic Metals via Orbital Angular Momentum Generated by Photon Helicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Koki Nukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kazuaki Ishibashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Guen</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shogo Yamashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akimasa Sakuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 135, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/h12x-tcwf⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 134 (1), pp.016701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.016701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252345v1</w:t>
+                <w:t xml:space="preserve">hal-05156789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Torque in Ferromagnetic Metals via Orbital Angular Momentum Generated by Photon Helicity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Single-Shot Magnetization Reversal in Ferromagnetic Spin Valves via Heat Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuaki Ishibashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Akimasa Sakuma</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 134 (1), pp.016701. </w:t>
+              <w:t xml:space="preserve">, 2025, 135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.016701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/h12x-tcwf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156789v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient domain boundary drives ultrafast magnetisation reversal</w:t>
               </w:r>
@@ -1995,90 +1995,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Single-Pulse Magnetization Switching through Angular Momentum Reservoir Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boonthum Kunyangyuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.3619 - 3625. </w:t>
@@ -2116,103 +2116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large spin accumulation signals in ultrafast magneto-optical experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harjinder Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le-Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (10), pp.104437. </w:t>
@@ -2244,5851 +2244,5851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria to observe single-shot all-optical switching in Gd-based ferrimagnetic alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Single‐Shot Laser‐Induced Switching of an Exchange Biased Antiferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongxia Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junlin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.109.094412⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2311643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202311643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638323v1</w:t>
+                <w:t xml:space="preserve">hal-04487767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond-laser-induced reversal in in-plane-magnetized spin valves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gd Doping at the Co/Pt Interfaces to Induce Ultrafast All-Optical Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Petty Gweha Nyoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.22.044051⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.1122-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764350v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced ultrafast Gd 4f spin dynamics at the surface of amorphous CoxGd100-x ferrimagnetic alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Swept coded aperture real-time femtophotography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingdan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingming Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heide Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2024.147461⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45820-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081800v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single‐Shot Laser‐Induced Switching of an Exchange Biased Antiferromagnet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Femtosecond-laser-induced reversal in in-plane-magnetized spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202311643⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.044051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.22.044051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487767v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd Doping at the Co/Pt Interfaces to Induce Ultrafast All-Optical Switching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laser induced ultrafast Gd 4f spin dynamics at the surface of amorphous CoxGd100-x ferrimagnetic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pacé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 275, pp.147461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2024.147461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01534⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04462400v1</w:t>
+                <w:t xml:space="preserve">hal-05081800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swept coded aperture real-time femtophotography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katherine Légaré</w:t>
+                <w:t xml:space="preserve">Extending the scope and understanding of all-optical magnetization switching in Gd-based alloys by controlling the underlying temperature transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45820-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (4), pp.044003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.21.044003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475427v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the scope and understanding of all-optical magnetization switching in Gd-based alloys by controlling the underlying temperature transients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of interlayer exchange coupling on ultrafast laser-induced magnetization reversal in ferromagnetic spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (4), pp.044003. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (9), pp.094422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.21.044003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.109.094422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585716v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interlayer exchange coupling on ultrafast laser-induced magnetization reversal in ferromagnetic spin valves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">From toggle to precessional single laser pulse switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kunyangyuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.109.094422⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (2), pp.022405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0180359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585712v1</w:t>
+                <w:t xml:space="preserve">hal-04386592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From toggle to precessional single laser pulse switching</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Igarashi</w:t>
+                <w:t xml:space="preserve">Criteria to observe single-shot all-optical switching in Gd-based ferrimagnetic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Xun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (2), pp.022405. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (9), pp.094412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0180359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.109.094412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386592v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating ultrafast magnetization reversal by non-local spin transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vergès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36164-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.014068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024365v1</w:t>
+                <w:t xml:space="preserve">hal-04244264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning nucleation area by femtosecond laser in exchange-coupled systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Ultrafast antiferromagnet rearrangement in Co/IrMn/CoGd trilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongxia Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y Xu</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Hehn</w:t>
+                <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0157754⟩</w:t>
+              <w:t xml:space="preserve">Chinese Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.087507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-1056/acda83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276647v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-free all-optical switching and electrical readout of Tb/Co-based magnetic tunnel junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Peng</w:t>
+                <w:t xml:space="preserve">Ultrafast Single Pulse Switching of Tb-dominant CoTb Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongshan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Farcis</w:t>
+                <w:t xml:space="preserve">Houyi Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Auffret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Huiwen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Eimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.034070⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (2), pp.022401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0131716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227118v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane reorientation induced single laser pulse magnetization reversal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Salomoni</w:t>
+                <w:t xml:space="preserve">Laser single-shot magnetization reversal in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Lu&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Malinowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40721-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, B 107, pp.214415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.107.214415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229028v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically induced ultrafast magnetization switching in ferromagnetic spin valves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Single laser pulse induced magnetization switching in in-plane magnetized GdCo alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-023-01499-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (22), pp.L220403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.L220403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024360v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast demagnetization of Co2MnSi1–xAlx Heusler compounds using terahertz and infrared light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, B 107, pp.224408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.107.224408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Salomoni</w:t>
+                <w:t xml:space="preserve">Optically induced ultrafast magnetization switching in ferromagnetic spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-023-01499-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04244264v1</w:t>
+                <w:t xml:space="preserve">hal-04024360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast antiferromagnet rearrangement in Co/IrMn/CoGd trilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yong Xu</w:t>
+                <w:t xml:space="preserve">Size effect on single pulse all-optical helicity-independent switching in GdFeCo disk arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Petty Gweha Nyoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1674-1056/acda83⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (5), pp.052405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0150250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370016v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Single Pulse Switching of Tb-dominant CoTb Alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Eimer</w:t>
+                <w:t xml:space="preserve">Optical Creation of Skyrmions by Spin Reorientation Transition in Ferrimagnetic CoHo Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Xun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0131716⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.5608-5619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c19411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031698v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser single-shot magnetization reversal in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Lu&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Montaigne</w:t>
+                <w:t xml:space="preserve">Laser induced ultrafast Gd 4f spin dynamics in Co100-xGdx alloys by means of time-resolved XMCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Holldack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abrudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.107.214415⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232 (13), pp.2213-2219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00812-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276625v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single laser pulse induced magnetization switching in in-plane magnetized GdCo alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Junta Igarashi</w:t>
+                <w:t xml:space="preserve">Single-Shot Helicity-Independent All-Optical Switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; display=&amp;quot;inline&amp;quot; overflow=&amp;quot;scroll&amp;quot;&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;/&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;Ho&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:math&amp;gt; Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Salomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.L220403⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.014068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.20.014068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369986v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect on single pulse all-optical helicity-independent switching in GdFeCo disk arrays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Ultrafast single-pulse all-optical switching in synthetic ferrimagnetic Tb/Co/Gd multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Hintermayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pingzhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Rosenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri L W van Hees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 123 (5), pp.052405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0150250⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Ferrimagnetic Spintronics, 123 (7), pp.072406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0161322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244267v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot Helicity-Independent All-Optical Switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; display=&amp;quot;inline&amp;quot; overflow=&amp;quot;scroll&amp;quot;&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;/&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;Ho&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:math&amp;gt; Multilayers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laser single-shot magnetization reversal in Co$_{1-x}$Lu$_x$ nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D Salomoni</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.20.014068⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (21), pp.214415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.214415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276637v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Creation of Skyrmions by Spin Reorientation Transition in Ferrimagnetic CoHo Alloys</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Accelerating ultrafast magnetization reversal by non-local spin transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36164-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c19411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04244308v1</w:t>
+                <w:t xml:space="preserve">hal-04024365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced ultrafast Gd 4f spin dynamics in Co100-xGdx alloys by means of time-resolved XMCD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Beens</w:t>
+                <w:t xml:space="preserve">Patterning nucleation area by femtosecond laser in exchange-coupled systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Malinowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Abrudan</w:t>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00812-w⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (11), pp.112406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0157754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261186v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast single-pulse all-optical switching in synthetic ferrimagnetic Tb/Co/Gd multilayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pingzhi Li</w:t>
+                <w:t xml:space="preserve">Field-free all-optical switching and electrical readout of Tb/Co-based magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Rosenkamp</w:t>
+                <w:t xml:space="preserve">L. Farcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youri L W van Hees</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Junta Igarashi</w:t>
+                <w:t xml:space="preserve">S. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Ferrimagnetic Spintronics, 123 (7), pp.072406. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.034070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0161322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.034070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278444v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser single-shot magnetization reversal in Co$_{1-x}$Lu$_x$ nanostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">In-plane reorientation induced single laser pulse magnetization reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Montaigne</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (21), pp.214415. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.214415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40721-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244300v1</w:t>
+                <w:t xml:space="preserve">hal-04229028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is terahertz emission a good probe of the spin current attenuation length?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Standing spin wave excitation in Bi : YIG films via temperature-induced anisotropy changes and magneto-elastic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Peer Zeuschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi-Guang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0097448⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (13), pp.134401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.106.134401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763184v1</w:t>
+                <w:t xml:space="preserve">hal-04278426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transport induced ultrafast magnetization switching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Role of spin-lattice coupling in ultrafast demagnetization and all optical helicity-independent single-shot switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Gd&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;y&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Tb&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;y&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Xun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169919⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (5), pp.054410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.105.054410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370019v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast magnetic scattering on ferrimagnets enabled by a bright Yb-based soft x-ray source</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Xie</w:t>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Safaei</w:t>
+                <w:t xml:space="preserve">Emmanuelle Jal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Sorin Chiuzbaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.443440⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12031323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764416v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standing spin wave excitation in Bi : YIG films via temperature-induced anisotropy changes and magneto-elastic coupling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On/Off Ultra‐Short Spin Current for Single Pulse Magnetization Reversal in a Magnetic Memory Using VO 2 Phase Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Popova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Xiaofei Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guodong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianxun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.106.134401⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202200114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278426v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of spin-lattice coupling in ultrafast demagnetization and all optical helicity-independent single-shot switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Gd&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;y&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Tb&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;y&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Ultrafast magnetic scattering on ferrimagnets enabled by a bright Yb-based soft x-ray source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Légaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Safaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.105.054410⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (4), pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.443440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764376v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz Pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gheorghe Sorin Chiuzbaian</w:t>
+                <w:t xml:space="preserve">Energy Efficient Single Pulse Switching of [Co/Gd/Pt] &amp;lt;sub&amp;gt;N&amp;lt;/sub&amp;gt; Nanodisks Using Surface Lattice Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreekanth Perumbilavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Freire‐fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12031323⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.2204683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202204683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764396v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On/Off Ultra‐Short Spin Current for Single Pulse Magnetization Reversal in a Magnetic Memory Using VO 2 Phase Transition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guodong Wei</w:t>
+                <w:t xml:space="preserve">Light induced ultrafast magnetization dynamics in metallic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 560, pp.169596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aelm.202200114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03764405v1</w:t>
+                <w:t xml:space="preserve">hal-03764328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Single Pulse Switching of [Co/Gd/Pt] &amp;lt;sub&amp;gt;N&amp;lt;/sub&amp;gt; Nanodisks Using Surface Lattice Resonances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is terahertz emission a good probe of the spin current attenuation length?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (1), pp.012402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0097448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202204683⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04030694v1</w:t>
+                <w:t xml:space="preserve">hal-03763184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light induced ultrafast magnetization dynamics in metallic compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Remy</w:t>
+                <w:t xml:space="preserve">Electronic transport induced ultrafast magnetization switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">S. Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 560, pp.169596. </w:t>
+              <w:t xml:space="preserve">, 2022, 563, pp.169919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764328v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of spin waves via spin-phonon interaction in a buried dielectric thin film</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">All-optical Helicity-Independent Switching State Diagram in Gd - Fe - Co Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqi Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Niels Keller</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103, pp.024411. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.103.024411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.054065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113275v1</w:t>
+                <w:t xml:space="preserve">hal-03433354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retournement d’aimantation dans un dispositif « Spintronique » par impulsion d’électrons unique ultra-courte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Spin-transport Mediated Single-shot All-optical Magnetization Switching of Metallic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 108, pp.36-39. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.081009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202110836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.081009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273147v1</w:t>
+                <w:t xml:space="preserve">hal-03433380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced ultrafast 3d and 4f spin dynamics in CoDy ferrimagnetic alloys as a function of temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Ferté</w:t>
+                <w:t xml:space="preserve">Retournement d’aimantation dans un dispositif « Spintronique » par impulsion d’électrons unique ultra-courte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167883⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.36-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202110836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420828v1</w:t>
+                <w:t xml:space="preserve">hal-03273147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical Helicity-Independent Switching State Diagram in Gd - Fe - Co Alloys</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laser induced ultrafast 3d and 4f spin dynamics in CoDy ferrimagnetic alloys as a function of temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Halté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.054065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 530, pp.167883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433354v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-transport Mediated Single-shot All-optical Magnetization Switching of Metallic Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Junta Igarashi</w:t>
+                <w:t xml:space="preserve">Ab Initio Study of Helicity-Dependent Light-Induced Demagnetization: From the Optical Regime to the Extreme Ultraviolet Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 90, pp.081009. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.1943-1947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.081009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433380v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Study of Helicity-Dependent Light-Induced Demagnetization: From the Optical Regime to the Extreme Ultraviolet Regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Scheid</w:t>
+                <w:t xml:space="preserve">Generation of spin waves via spin-phonon interaction in a buried dielectric thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Peer Zeuschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangeeta Sharma</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (5), pp.1943-1947. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.024411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.103.024411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433368v1</w:t>
+                <w:t xml:space="preserve">hal-03113275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic domain-wall motion for logic computing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring femtosecond hot-electron pulses for ultrafast spin manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daoqian Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yong Xu</w:t>
+                <w:t xml:space="preserve">N Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyang Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">K Carva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Baláž</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 116 (25), pp.252403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0013369⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0018502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893580v1</w:t>
+                <w:t xml:space="preserve">hal-03039843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring femtosecond hot-electron pulses for ultrafast spin manipulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Mangin</w:t>
+                <w:t xml:space="preserve">Engineering Single-Shot All-Optical Switching of Ferromagnetic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0018502⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039843v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Single-Shot All-Optical Switching of Ferromagnetic Materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Optoelectronic domain-wall motion for logic computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoqian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (25), pp.252403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0013369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030501v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Transport without Heating?-An Ultrafast X-Ray Perspective into a Metal Heterostructure</w:t>
               </w:r>
@@ -8100,64 +8100,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Etienne Pudell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8221,90 +8221,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1908357. </w:t>
@@ -8342,103 +8342,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Control of Ultrafast Spin Current to Induce Single Femtosecond Pulse Switching of a Ferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Iihama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.2001996. </w:t>
@@ -8502,51 +8502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Merhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8623,51 +8623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin–orbit torque switching of a ferromagnet with picosecond electrical pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaushalya Jhuria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Pattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8796,51 +8796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe S Chiuzbaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.325. </w:t>
@@ -8872,3244 +8872,3244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Domain-Wall Motion Governed by the Interplay of Helicity-Dependent Optical Effect and Spin-Orbit Torque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Domain-wall motion induced by spin transfer torque delivered by helicity-dependent femtosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoqian Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyang Lin</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (144402), pp.144402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065308v1</w:t>
+                <w:t xml:space="preserve">hal-02106722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast demagnetization in buried Co80Dy20 as fingerprint of hot-electron transport</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Resolving the role of magnetic circular dichroism in multishot helicity-dependent all-optical switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quessab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.04.068⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.024425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339472v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From single to multiple pulse all-optical switching in GdFeCo thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.027202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.064424⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02337730v1</w:t>
+                <w:t xml:space="preserve">hal-02184539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Faraday effect using high-order harmonics for the investigation of ultrafast demagnetization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.144421⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337593v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot time-resolved magnetic x-ray absorption at a free-electron laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab initio theory of magnetization induced by light absorption in ferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (144305), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144305⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.214402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161961v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling All‐Optical Helicity‐Dependent Switching in Engineered Rare‐Earth Free Synthetic Ferrimagnets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab initio study of electronic temperature effects on magnetic materials properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.201901876⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.174415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337686v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-wall motion induced by spin transfer torque delivered by helicity-dependent femtosecond laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">From single to multiple pulse all-optical switching in GdFeCo thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (144402), pp.144402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144402⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (064424), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.064424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106722v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the role of magnetic circular dichroism in multishot helicity-dependent all-optical switching</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Malinowski</w:t>
+                <w:t xml:space="preserve">Controlling All‐Optical Helicity‐Dependent Switching in Engineered Rare‐Earth Free Synthetic Ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unai Atxitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.024425⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1901876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.201901876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184555v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Resonant Faraday effect using high-order harmonics for the investigation of ultrafast demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.144421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184539v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio theory of magnetization induced by light absorption in ferromagnets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single-shot time-resolved magnetic x-ray absorption at a free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikako Makita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Rösner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frithjof Nolting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.214402⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99 (144305), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425723v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of electronic temperature effects on magnetic materials properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">From Multiple- to Single-Pulse All-Optical Helicity-Dependent Switching in Ferromagnetic Co / Pt Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kichin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.174415⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (024019), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185986v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Domain-Wall Motion Governed by the Interplay of Helicity-Dependent Optical Effect and Spin-Orbit Torque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoqian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.034001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337703v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Multiple- to Single-Pulse All-Optical Helicity-Dependent Switching in Ferromagnetic Co / Pt Multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast demagnetization in buried Co80Dy20 as fingerprint of hot-electron transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kichin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Hohlfeld</w:t>
+                <w:t xml:space="preserve">L. Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (024019), </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 485, pp.320-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.04.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337736v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer specific observation of slow thermal equilibration in ultrathin metallic nanostructures by femtosecond X-ray diffraction</w:t>
+                <w:t xml:space="preserve">Creation of magnetic skyrmion bubble lattices by ultrafast laser in ultrathin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pudell</w:t>
+                <w:t xml:space="preserve">Soong-Geun Je</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A Maznev</w:t>
+                <w:t xml:space="preserve">Titiksha Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Herzog</w:t>
+                <w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kronseder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. H Back</w:t>
+                <w:t xml:space="preserve">Thai Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05693-5⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (11), pp.7362-7371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950814v1</w:t>
+                <w:t xml:space="preserve">hal-01903085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbit torque-induced switching in ferrimagnetic alloys: Experiments and modeling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Single-shot multi-level all-optical magnetization switching mediated by spin-polarized hot electron transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5017738⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (51), pp.1804004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201804004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764558v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Contribution to the Spin-Orbit Torque in Metallic-Ferrimagnetic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soong-Geun Je</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.064032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-electron transport and ultrafast magnetization dynamics in magnetic multilayers and nanostructures following femtosecond laser pulse excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91 (98), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2018-80555-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of magnetic skyrmion bubble lattices by ultrafast laser in ultrathin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thai Ha Pham</w:t>
+                <w:t xml:space="preserve">Suppression of all-optical switching in He +-irradiated Co/Pt multilayers: influence of the domain-wall energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Beigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03653⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (21), pp.215004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aabf2b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903085v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot multi-level all-optical magnetization switching mediated by spin-polarized hot electron transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Helicity-dependent all-optical domain wall motion in ferromagnetic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quessab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Medapalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M S El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (51), pp.1804004. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.54419 - 54419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201804004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950825v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of all-optical switching in He +-irradiated Co/Pt multilayers: influence of the domain-wall energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Picosecond acoustic-excitation-driven ultrafast magnetization dynamics in dielectric Bi-substituted yttrium iron garnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aabf2b⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (17), pp.174407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.174407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950851v1</w:t>
+                <w:t xml:space="preserve">hal-02068295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicity-dependent all-optical domain wall motion in ferromagnetic thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">Spin-orbit torque-induced switching in ferrimagnetic alloys: Experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soong-Geun Je</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai Ha Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Malinowski</w:t>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054419⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (6), pp.62401 - 62401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5017738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764541v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond acoustic-excitation-driven ultrafast magnetization dynamics in dielectric Bi-substituted yttrium iron garnet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">Layer specific observation of slow thermal equilibration in ultrathin metallic nanostructures by femtosecond X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pudell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A Maznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kronseder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (17), pp.174407. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.174407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05693-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068295v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials and devices for all-optical helicity-dependent switching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Ultrafast hot-electron induced quenching of Tb 4 f magnetic order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bergeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abrudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kachel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa5adf⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (14), pp.144427 - 144427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.144427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686946v1</w:t>
+                <w:t xml:space="preserve">hal-01624248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast hot-electron induced quenching of Tb 4 f magnetic order</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bergeard</w:t>
+                <w:t xml:space="preserve">Materials and devices for all-optical helicity-dependent switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Malinowski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (14), pp.144427 - 144427. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (13), pp.133002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.144427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa5adf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624248v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Magnetization Manipulation Using Single Femtosecond Light and Hot-Electron Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12173,51 +12173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pump−probe experiments at the TEMPO beamline using the low-α operation mode of Synchrotron SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu G Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnès Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12294,103 +12294,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Element-resolved ultrafast demagnetization rates in ferrimagnetic CoDy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bergeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (13), pp.134303 - 134303. </w:t>
@@ -12480,51 +12480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (14), pp.329-336. </w:t>
@@ -12556,1367 +12556,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of all-optical helicity-dependent switching in ferromagnetic Hall crosses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M S El Hadri</w:t>
+                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pirro</w:t>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-H Lambert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Quessab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943107⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.064412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686954v1</w:t>
+                <w:t xml:space="preserve">hal-01381232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philipp Pirro</w:t>
+                <w:t xml:space="preserve">Hot-Electron-Induced Ultrafast Demagnetization in Co / Pt Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">G. Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Quessab</w:t>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (6), pp.064412. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (14), pp.147203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.147203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381232v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-Electron-Induced Ultrafast Demagnetization in Co / Pt Multilayers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indirect excitation of ultrafast demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lengaigne</w:t>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">Bahrati Tudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.147203⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599013v1</w:t>
+                <w:t xml:space="preserve">hal-02383874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitation of ultrafast demagnetization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leonard Müller</w:t>
+                <w:t xml:space="preserve">Domain size criterion for the observation of all-optical helicity-dependent switching in magnetic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep18970⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.064419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383874v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain size criterion for the observation of all-optical helicity-dependent switching in magnetic thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Electrical characterization of all-optical helicity-dependent switching in ferromagnetic Hall crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M S El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-H Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (6), pp.064419. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.92405 - 153905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4943107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381236v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton k -resolved photoemission from gold surface states with 800-nm femtosecond laser pulses</w:t>
+                <w:t xml:space="preserve">All-optical control of ferromagnetic thin films and nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fausto Sirotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+                <w:t xml:space="preserve">C-H Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzedine Bendounan</w:t>
+                <w:t xml:space="preserve">B. S. D. Ch S. Varaprasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu G. Silly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauvet</w:t>
+                <w:t xml:space="preserve">Y. K. Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035401⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345 (6202), pp.1337-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1253493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381241v1</w:t>
+                <w:t xml:space="preserve">hal-01282624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered materials for all-optical helicity-dependent magnetic switching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">Stochastic Current-Induced Magnetization Switching in a Single Semiconducting Ferromagnetic Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Curiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gottwald</w:t>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-H. Lambert</w:t>
+                <w:t xml:space="preserve">N. Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Steil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Uhlir</w:t>
+                <w:t xml:space="preserve">M. Cubukcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMAT3864⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (2), pp.026601 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.026601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282629v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Current-Induced Magnetization Switching in a Single Semiconducting Ferromagnetic Layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Gorchon</w:t>
+                <w:t xml:space="preserve">Investigating the role of superdiffusive currents in laser induced demagnetization of ferromagnets with nanoscale magnetic domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Curiale</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Cubukcu</w:t>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.026601⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.4658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep04658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381247v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical control of ferromagnetic thin films and nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiphoton k -resolved photoemission from gold surface states with 800-nm femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Sirotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Bendounan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu G. Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-H Lambert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Christian Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1253493⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (3), pp.35401 - 35401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282624v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of superdiffusive currents in laser induced demagnetization of ferromagnets with nanoscale magnetic domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineered materials for all-optical helicity-dependent magnetic switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-H. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Moisan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">D. Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mauchain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+                <w:t xml:space="preserve">V. Uhlir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.4658. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.287-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep04658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NMAT3864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359003v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraordinary hall effect in Pt- or Ni-based multilayer stacks with strong perpendicular magnetic anisotropy</w:t>
               </w:r>
@@ -14049,90 +14049,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing ultrafast dynamics in electronic structure of epitaxial Gd(0001) on W(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bendounan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu G Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 189, pp.40-45. </w:t>
@@ -14355,51 +14355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hinzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J.M. Swagten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14463,51 +14463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidirectional Thermal Effects in Current-Induced Domain Wall Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14578,746 +14578,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of the spin torque non-adiabaticity from thermally activated domain wall hopping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Hinzke</w:t>
+                <w:t xml:space="preserve">Current-induced domain wall motion in nanoscale ferromagnetic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kläui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3663215⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (38), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/38/384005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883210v1</w:t>
+                <w:t xml:space="preserve">hal-04883283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current-induced domain wall motion in nanoscale ferromagnetic elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kläui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (38), </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (9), pp.159-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/38/384005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mser.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883283v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-induced domain wall motion in nanoscale ferromagnetic elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of the spin torque non-adiabaticity from thermally activated domain wall hopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hinzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J.M. Swagten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 72 (9), pp.159-187. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mser.2011.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3663215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883199v1</w:t>
+                <w:t xml:space="preserve">hal-04883210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-induced domain wall motion in Ni80Fe20 nanowires with low depinning fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explaining the paradoxical diversity of ultrafast laser-induced demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Lörincz</w:t>
+                <w:t xml:space="preserve">B Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Krzyk</w:t>
+                <w:t xml:space="preserve">F Dalla Longa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Möhrke</w:t>
+                <w:t xml:space="preserve">D Steiauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bedau</w:t>
+                <w:t xml:space="preserve">M Fähnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (4), pp.45003. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.259 - 265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/4/045003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat2593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569728v1</w:t>
+                <w:t xml:space="preserve">hal-03922002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the paradoxical diversity of ultrafast laser-induced demagnetization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current-induced domain wall motion in Ni80Fe20 nanowires with low depinning fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Koopmans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Andreas Lörincz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Dalla Longa</w:t>
+                <w:t xml:space="preserve">Stephen Krzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Steiauf</w:t>
+                <w:t xml:space="preserve">Philipp Möhrke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Fähnle</w:t>
+                <w:t xml:space="preserve">Daniel Bedau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9, pp.259 - 265. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (4), pp.45003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat2593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/4/045003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922002v1</w:t>
+                <w:t xml:space="preserve">hal-00569728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the paradoxical diversity of ultrafast laser-induced demagnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Dalla Longa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Steiauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fähnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, pp.259 - 265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmat2593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922193v1</w:t>
@@ -15328,77 +15328,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular magnetic field sensor for automotive applications based on magnetic tunnel junctions using a current loop layout configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15487,90 +15487,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-resistance magnetic tunnel junctions with an Mg O − Al 2 O 3 composite tunnel barrier: Asymmetric transport characteristics and free electron modeling of a self-limited oxidation bilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme de Buttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (10), pp.104439. </w:t>
@@ -15608,64 +15608,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the interface magnetic disorder on the exchange bias between ferromagnetic and antiferromagnetic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panissod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15697,364 +15697,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux-gate like 2D magnetometer based on a single magnetic tunnel junction</w:t>
+                <w:t xml:space="preserve">Correlation between structural quality and magnetic properties of IrMn-based multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Malinowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Kammerer</w:t>
+                <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sajieddine</w:t>
+                <w:t xml:space="preserve">Olivier Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jouguelet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Schuhl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (11), pp.113903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2136233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021842v1</w:t>
+                <w:t xml:space="preserve">hal-04370101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between structural quality and magnetic properties of IrMn-based multilayers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Robert</w:t>
+                <w:t xml:space="preserve">Flux-gate like 2D magnetometer based on a single magnetic tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lenoble</w:t>
+                <w:t xml:space="preserve">J.B. Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Schuhl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Sajieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jouguelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.113-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370101v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic thermally compensated field sensor based on single magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouguelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 84 (7), pp.1204-1206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16088,77 +16088,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-height sputter-deposited magnesium oxide tunnel barriers: experimental report and free electron modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Buttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16234,90 +16234,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high magnetic field sensor based on magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sajieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jouguelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16376,103 +16376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic origin of enhanced top exchange biasing in Py/IrMn/Py multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68 (18), pp.184404. </w:t>
@@ -16510,90 +16510,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using antiferromagnetic/ferromagnetic bilayers as detection layers in magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sajieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouguelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16676,103 +16676,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLASH THz User Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rui Pan, Jan 2023, Hambourg &amp; Online, Germany</w:t>
@@ -16859,51 +16859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa El Dine Merhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17003,90 +17003,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space charge effects occurring during fast demagnetization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bendounan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu G Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Magnetism I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International PublishingSpringer International Publishing, pp.313-316, 2015, Ultrafast Magnetism I, </w:t>
@@ -17156,103 +17156,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser induced ultrafast 3d and 4f spin dynamics in CoDy ferrimagnetic alloys as a function of temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Halté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17306,51 +17306,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport dépendant du spin et couplage d'échange : de la jonction tunnel au capteur magnétique intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Henri Poincaré - Nancy 1, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17409,51 +17409,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-electron transport and ultrafast magnetization dynamics in magnetic multilayers induced by femtosecond laser pulse excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condensed Matter [cond-mat]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17640,51 +17640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05490416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/z2sz-2tdz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez E." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grisk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anad&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0312055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o L. Petitdemange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geiskopf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fino Caseiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05917" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan &#24070; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin &#23486; Hong &#27946;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqing &#25102;&#24198; Zhao &#36213;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ade8e7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingzhi Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Kools" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pezeshki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M B E Joosten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064421" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xun Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.144408" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202505423" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryunosuke Takahashi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suguru Nakata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253785" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Ishibashi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h12x-tcwf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Nukui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Iihama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Yamashita" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Sakuma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.016701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennecke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis P H Sidiropoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63571-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthum Kunyangyuen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Seng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c01060" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#237;az" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Guen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5qnm-zgjt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04638323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094412" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081800v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pac&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gupta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fert&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riepp" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2024.147461" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04487767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202311643" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475427v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdan Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingming Lai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45820-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verges" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.21.044003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094422" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36164-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallobra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157754" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farcis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034070" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024360v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01499-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blank" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.224408" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370016v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/acda83" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031698v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshan Liu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyi Cheng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Eimer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131716" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.214415" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150250" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salomoni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.20.014068" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c19411" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261186v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holldack" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abrudan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00812-w" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278444v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hintermayr" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Rosenkamp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri L W van Hees" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161322" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244300v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214415" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763184v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097448" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370019v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169919" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764416v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cardin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safaei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.443440" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278426v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peer Zeuschner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Guang Wang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.134401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764376v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.054410" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764396v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Sorin Chiuzbaian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031323" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764405v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Fan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Wei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxun Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200114" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04030694v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Freire&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202204683" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764328v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169596" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113275v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.024411" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273147v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110836" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420828v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Terrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Halt&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Guyader" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167883" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433354v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wei" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.054065" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433380v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.081009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04166" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02893580v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoqian Zhu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Lin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013369" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039843v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Carva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bal&#225;&#382;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018502" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030501v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03373" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950694v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Etienne Pudell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mattern" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M Herzog" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004555" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016234v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001996" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146869v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzbaian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010325" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065308v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339472v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guyader" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.04.068" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337730v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.064424" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02161961v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Makita" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144305" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337686v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Wei Liao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam O'Brien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Atxitia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Raposo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201901876" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106722v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144402" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184555v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quessab" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.024425" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02425723v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.214402" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02185986v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.174415" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337736v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kichin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024019" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950814v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pudell" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Maznev" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herzog" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kronseder" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H Back" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05693-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764558v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017738" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864006v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064032" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814721v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-80555-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903085v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03653" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950825v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950851v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Beigne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aabf2b" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764541v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medapalli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054419" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068295v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.174407" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686946v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5adf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624248v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kachel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144427" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686942v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703474" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624257v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134303" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624235v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144403" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599013v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.147203" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381236v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064419" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381241v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sirotti" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bendounan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G. Silly" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035401" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282629v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H. Lambert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steil" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Uhlir" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3864" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381247v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curiale" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.026601" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282624v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Lambert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. D. Ch S. Varaprasad" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Takahashi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253493" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359003v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moisan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04658" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882946v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinen Jan" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schulz Tomek" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Gerhard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#228;ui Mathias" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulle Olivier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.62.1399" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944888v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2013.06.005" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ0RMLXB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944898v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muller" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schleitzer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2013.850384" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883116v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heinen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hinzke" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulle" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.M. Swagten" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/2/024220" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949044v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrejon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelloux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Weil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiaville" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106601" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883210v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663215" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883283v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kl&#228;ui" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/38/384005" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883199v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2011.04.001" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569728v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#246;rincz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Krzyk" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#246;hrke" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bedau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/4/045003" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922002v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Koopmans" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dalla Longa" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Steiauf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F&#228;hnle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2593" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922193v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370070v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duret" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.02.009" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5X47BLX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370097v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me de Buttet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.104439" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211478v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panissod" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021842v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouguelet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370101v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoble" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schuhl" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136233" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370116v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouguelet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1646220" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370103v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Buttet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Snoeck" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00234-6" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99TVZ4JD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370108v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004154" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PX697VWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370119v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.184404" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949319v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sajieddine" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1630171" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966853v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974509v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Dine Merhe" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weder" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Korff Schmising" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944876v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07743-7_97" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998110v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Halt&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008797v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03969170v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05490416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/z2sz-2tdz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez E." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grisk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anad&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0312055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o L. Petitdemange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geiskopf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fino Caseiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05917" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingzhi Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Kools" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pezeshki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M B E Joosten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064421" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xun Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.144408" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202505423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan &#24070; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin &#23486; Hong &#27946;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqing &#25102;&#24198; Zhao &#36213;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ade8e7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryunosuke Takahashi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suguru Nakata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253785" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Nukui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Iihama" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Ishibashi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Yamashita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Sakuma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.016701" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h12x-tcwf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennecke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis P H Sidiropoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63571-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthum Kunyangyuen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Seng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c01060" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#237;az" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Guen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5qnm-zgjt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04487767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202311643" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdan Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marquez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingming Lai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45820-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pac&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gupta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fert&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riepp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2024.147461" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.21.044003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094422" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04638323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094412" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallobra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/acda83" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshan Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyi Cheng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Eimer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131716" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.214415" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276620v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blank" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.224408" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024360v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01499-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150250" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244308v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c19411" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holldack" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abrudan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00812-w" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276637v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salomoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.20.014068" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278444v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hintermayr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Rosenkamp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri L W van Hees" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161322" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214415" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024365v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36164-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157754" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227118v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farcis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034070" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278426v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peer Zeuschner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Guang Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.134401" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764376v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.054410" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764396v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Sorin Chiuzbaian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031323" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764405v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Fan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Wei" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxun Huang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200114" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cardin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safaei" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.443440" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04030694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Freire&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202204683" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764328v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scheid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169596" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763184v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097448" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370019v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169919" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wei" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.054065" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433380v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.081009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273147v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110836" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420828v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Terrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Halt&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Guyader" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167883" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04166" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113275v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.024411" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Carva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bal&#225;&#382;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018502" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030501v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03373" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02893580v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoqian Zhu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Lin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013369" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950694v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Etienne Pudell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mattern" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M Herzog" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004555" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016234v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001996" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146869v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzbaian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010325" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106722v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144402" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184555v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quessab" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.024425" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02425723v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.214402" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02185986v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.174415" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337730v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.064424" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337686v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Wei Liao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam O'Brien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Atxitia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Raposo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201901876" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02161961v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Makita" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144305" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337736v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kichin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024019" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065308v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339472v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guyader" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.04.068" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903085v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03653" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950825v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804004" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864006v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064032" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814721v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-80555-5" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950851v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Beigne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aabf2b" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764541v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medapalli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054419" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068295v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.174407" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764558v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017738" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950814v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pudell" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Maznev" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herzog" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kronseder" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H Back" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05693-5" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624248v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kachel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144427" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686946v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5adf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686942v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703474" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624257v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134303" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624235v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144403" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599013v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.147203" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381236v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064419" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282624v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Lambert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. D. Ch S. Varaprasad" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Takahashi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253493" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381247v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curiale" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.026601" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359003v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moisan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04658" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381241v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sirotti" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bendounan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G. Silly" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035401" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282629v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H. Lambert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steil" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Uhlir" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3864" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882946v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinen Jan" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schulz Tomek" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Gerhard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#228;ui Mathias" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulle Olivier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.62.1399" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944888v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2013.06.005" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ0RMLXB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944898v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muller" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schleitzer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2013.850384" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883116v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heinen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hinzke" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulle" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.M. Swagten" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/2/024220" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949044v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrejon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelloux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Weil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiaville" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106601" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883283v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kl&#228;ui" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/38/384005" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883199v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2011.04.001" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883210v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663215" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922002v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Koopmans" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dalla Longa" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Steiauf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F&#228;hnle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2593" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569728v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#246;rincz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Krzyk" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#246;hrke" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bedau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/4/045003" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922193v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370070v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duret" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.02.009" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5X47BLX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370097v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me de Buttet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.104439" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211478v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panissod" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370101v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoble" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schuhl" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136233" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021842v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouguelet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370116v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouguelet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1646220" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370103v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Buttet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Snoeck" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00234-6" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99TVZ4JD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370108v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004154" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PX697VWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370119v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.184404" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949319v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sajieddine" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1630171" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966853v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974509v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Dine Merhe" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weder" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Korff Schmising" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944876v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07743-7_97" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998110v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Halt&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008797v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03969170v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>