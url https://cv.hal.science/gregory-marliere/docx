--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégory Marlière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregory-marliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organizing Railway Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Oddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo d'Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support for Dimensioning an Innovative Rail-Road Transport System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 9th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Luxembourg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MT-ITS68460.2025.11223583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative algorithm for the coordinated train rerouting and rescheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiajie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th SmartRaCon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative algorithm for the coordinated train rerouting and rescheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiajie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conditional Time-Intervals formulation of the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp187-194, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Constraint Based Scheduling model for real-time Railway Traffic Management Problem using conditional Time-Intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rail Norrköping 2019, 8th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Norrköping, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the performance of railway traffic management through the reformulation of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pessenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-MILP for real-time railway traffic optimization: main results and open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR 2016, 11th World Congress of Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Milan, Italy. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time railway traffic management optimization and imperfect information: preliminary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Séville, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of real-time railway traffic management optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailTokyo2015, 6th International Conference on Railway Operations Modelling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tokyo, Japan. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Management of Railway Perturbations by Means of an Integrated Support System for Real-Time Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Railway Operations Modelling and Analysis - RailTokyo2015, ICROR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal train routing and scheduling in case of traffic perturbations: improving solution time through parameter tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REAL-TIME RAILWAY TRAFFIC MANAGEMENT THROUGH OPTIMISATION TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an innovative management of freight trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTS 2014 - International Symposium of Transport Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of real-time traffic management by using optimization tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIT 2014, XI Congreso de Ingenieria del Transporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Spain. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization for the real-time railway traffic management: case studies in European networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2014 - 20th Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Spain. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time railway traffic management through optimisation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th conference ROADEF of the French society of operations research et decision aid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of metro vehicle to blast events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bruyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTS 2014 - International Symposium of Transport Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer linear program for the real-time railway traffic management problem modeling track-circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAROR, 5th International Seminar on Railway Operations Modelling and Analysis, RailCopenhagen 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Denmark. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuring a MILP formulation for rail traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-INFORMS conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Italy. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time train routing and scheduling through mixed integer linear programming: Heuristic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Douchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2013, 5th international conference on industrial engineering and system management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Morocco. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer linear program for the real-time railway traffic management problem:quantification of the impact of a priori platform assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the performance of a MILP formulation for railway traffic management in complex junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT-ITS 2013, Models and Technologies for Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Germany. p419-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time railway traffic management modeling track-circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATOMOS 2012, 12th Workshop on Algorithmic Approaches for Transportation Modelling, Optimization, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France. 12p, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.ATMOS.2012.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Evolutionary Algorithm for Speed Tuning Optimization with Energy Saving in Railway: Application and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Vulturescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailRome 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00576025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the impact of the fixed-speed approximation for the real time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.100535. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2025.100535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional time-intervals formulation of the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.105430. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-SAT: A MILP-based algorithm for the railway saturation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning & Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp19-32. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ON-TIME real-time railway traffic management framework: A proof-of-concept using a scalable standardised data communication architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, p23-50. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2015.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed analysis of the actual impact of real-time railway traffic management optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19p. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2016.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-MILP: An effective MILP-based heuristic for the real-time railway traffic management problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (5), pp. 2609 - 2619. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2015.2414294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal train routing and scheduling for managing traffic perturbations in complex junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p58-80. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-SAT: a MILP-based algorithm for saturating railway timetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable Phare du COP 12-16 : Conception de nouvelles stratégies de régulation du trafic ferroviaire pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible refinements of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE Class Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGIFret, Simulations d&apos;une gestion innovante des circulations fret, rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahimeh Neamatian-Nonemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2015, 255p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégory Marlière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregory-marliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organizing Railway Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Naldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Oddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo d'Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Trianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support for Dimensioning an Innovative Rail-Road Transport System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 9th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Luxembourg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MT-ITS68460.2025.11223583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative algorithm for the coordinated train rerouting and rescheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiajie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative algorithm for the coordinated train rerouting and rescheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiajie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th SmartRaCon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conditional Time-Intervals formulation of the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp187-194, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Constraint Based Scheduling model for real-time Railway Traffic Management Problem using conditional Time-Intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rail Norrköping 2019, 8th International Conference on Railway Operations Modelling and Analysis (ICROMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Norrköping, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the performance of railway traffic management through the reformulation of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pessenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Railway Operations Modelling and Analysis - Rail Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-MILP for real-time railway traffic optimization: main results and open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR 2016, 11th World Congress of Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Milan, Italy. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of real-time railway traffic management optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailTokyo2015, 6th International Conference on Railway Operations Modelling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tokyo, Japan. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time railway traffic management optimization and imperfect information: preliminary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Séville, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Management of Railway Perturbations by Means of an Integrated Support System for Real-Time Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Railway Operations Modelling and Analysis - RailTokyo2015, ICROR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of metro vehicle to blast events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bruyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTS 2014 - International Symposium of Transport Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REAL-TIME RAILWAY TRAFFIC MANAGEMENT THROUGH OPTIMISATION TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an innovative management of freight trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTS 2014 - International Symposium of Transport Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal train routing and scheduling in case of traffic perturbations: improving solution time through parameter tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of real-time traffic management by using optimization tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIT 2014, XI Congreso de Ingenieria del Transporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Spain. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization for the real-time railway traffic management: case studies in European networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2014 - 20th Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Spain. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time railway traffic management through optimisation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th conference ROADEF of the French society of operations research et decision aid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer linear program for the real-time railway traffic management problem:quantification of the impact of a priori platform assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer linear program for the real-time railway traffic management problem modeling track-circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAROR, 5th International Seminar on Railway Operations Modelling and Analysis, RailCopenhagen 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Denmark. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuring a MILP formulation for rail traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-INFORMS conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Italy. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time train routing and scheduling through mixed integer linear programming: Heuristic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Douchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2013, 5th international conference on industrial engineering and system management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Morocco. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the performance of a MILP formulation for railway traffic management in complex junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT-ITS 2013, Models and Technologies for Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Germany. p419-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time railway traffic management modeling track-circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATOMOS 2012, 12th Workshop on Algorithmic Approaches for Transportation Modelling, Optimization, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France. 12p, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.ATMOS.2012.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Evolutionary Algorithm for Speed Tuning Optimization with Energy Saving in Railway: Application and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Vulturescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailRome 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00576025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the impact of the fixed-speed approximation for the real time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hosteins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.100535. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2025.100535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional time-intervals formulation of the real-time Railway Traffic Management Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.105430. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-SAT: A MILP-based algorithm for the railway saturation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning & Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp19-32. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ON-TIME real-time railway traffic management framework: A proof-of-concept using a scalable standardised data communication architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Quaglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Goverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, p23-50. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2015.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed analysis of the actual impact of real-time railway traffic management optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19p. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrtpm.2016.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-MILP: An effective MILP-based heuristic for the real-time railway traffic management problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (5), pp. 2609 - 2619. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2015.2414294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal train routing and scheduling for managing traffic perturbations in complex junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p58-80. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE-SAT: a MILP-based algorithm for saturating railway timetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable Phare du COP 12-16 : Conception de nouvelles stratégies de régulation du trafic ferroviaire pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible refinements of RECIFE-MILP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sobieraj Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIFE Class Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGIFret, Simulations d&apos;une gestion innovante des circulations fret, rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahimeh Neamatian-Nonemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2015, 255p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7948DBA0"/>
+    <w:nsid w:val="1E809A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-marliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05480369v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Naldini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Oddi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo d'Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Trianni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05406445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Demay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pellegrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS68460.2025.11223583" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiajie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pesenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marli&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marliere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sobieraj Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pessenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Quaglietta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Goverde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albrecht" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Jaekel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946498v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowei Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sobieraj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061387v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bruyelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912500v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2012.23" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05295738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hosteins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2025.100535" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.08.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.11.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9NLS95-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2016.01.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471388v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2414294" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2013.10.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arenas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Neamatian-Nonemi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-marliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05480369v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Naldini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Oddi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo d'Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Trianni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05406445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Demay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pellegrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS68460.2025.11223583" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiajie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pesenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marliere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sobieraj Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pessenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Quaglietta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Goverde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albrecht" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Jaekel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bruyelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowei Hu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sobieraj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2012.23" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05295738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hosteins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2025.100535" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.08.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.11.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9NLS95-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2016.01.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471388v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2414294" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2013.10.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arenas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahimeh Neamatian-Nonemi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>