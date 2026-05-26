--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E809A0D"/>
+    <w:nsid w:val="AAA9A313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>