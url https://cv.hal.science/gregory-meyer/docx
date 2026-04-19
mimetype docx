--- v0 (2026-03-12)
+++ v1 (2026-04-19)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1695,2545 +1695,2277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endurance training prevents negative effects of the hypoxia mimetic dimethyloxalylglycine on cardiac and skeletal muscle function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucuronide metabolites of hydroxytyrosol are responsible for the antioxidative properties of olive oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertrand Favier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+                <w:t xml:space="preserve">Laurent Pechere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00171.2015⟩</w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1878-6480(16)30403-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635923v1</w:t>
+                <w:t xml:space="preserve">hal-01603361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intravenous Bolus of Epa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">“Immunonutrition” Has Failed to Improve Peritonitis-Induced Septic Shock in Rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boisramé-Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Emmanuelle Degirmenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Blandine Yver</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schini-Kerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000000624⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0147644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284545v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divalent Amino-Acid-Based Amphiphilic Antioxidants: Synthesis, Self-Assembling Properties, and Biological Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endurance training prevents negative effects of the hypoxia mimetic dimethyloxalylglycine on cardiac and skeletal muscle function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian A Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ponçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rosselin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Walther</w:t>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.6b00002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.455-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00171.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592526v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise does not activate the β3 adrenergic receptor–eNOS pathway, but reduces inducible NOS expression to protect the heart of obese diabetic mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Intravenous Bolus of Epa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Olland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Kleindienst</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Rosselin</w:t>
+                <w:t xml:space="preserve">Blandine Yver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00395-016-0559-0⟩</w:t>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (5), pp.549-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000000624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800081v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant properties of tea blunt ROS-dependent lipogenesis: beneficial effect on hepatic steatosis in a high fat-high sucrose diet NAFLD obese rat model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Meyer</w:t>
+                <w:t xml:space="preserve">Divalent Amino-Acid-Based Amphiphilic Antioxidants: Synthesis, Self-Assembling Properties, and Biological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Nascimento</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Gaillard</w:t>
+                <w:t xml:space="preserve">Thomas Cheviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2016.10.012⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (3), pp.772 - 781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.6b00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425507v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial function does not improve with high-intensity continuous exercise training in SHR: implications of eNOS uncoupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antioxidant properties of tea blunt ROS-dependent lipogenesis: beneficial effect on hepatic steatosis in a high fat-high sucrose diet NAFLD obese rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Battault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Singh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Reboul</w:t>
+                <w:t xml:space="preserve">Sandrine Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hr.2015.114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.95--104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2016.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284512v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial function does not improve with high-intensity continuous exercise training in SHR: implications of eNOS uncoupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercise does not activate the β3 adrenergic receptor–eNOS pathway, but reduces inducible NOS expression to protect the heart of obese diabetic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kleindienst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Battault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyril Reboul</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (4), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-016-0559-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hr.2015.114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03284562v1</w:t>
+                <w:t xml:space="preserve">hal-01800081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelial function does not improve with high-intensity continuous exercise training in SHR: implications of eNOS uncoupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Battault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Zoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Reboul</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypertension Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (2), pp.70-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/hr.2015.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363945v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Immunonutrition” Has Failed to Improve Peritonitis-Induced Septic Shock in Rodents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon monoxide increases inducible NOS expression that mediates CO-induced myocardial damage during ischemia-reperfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kleindienst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su Emmanuelle Degirmenci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Schini-Kerth</w:t>
+                <w:t xml:space="preserve">François Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147644⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 308 (7), pp.H759-H767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00702.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284556v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucuronide metabolites of hydroxytyrosol are responsible for the antioxidative properties of olive oil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pechere</w:t>
+                <w:t xml:space="preserve">Pharmacological modulation of procoagulant microparticles improves haemodynamic dysfunction during septic shock in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boisramé-Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delabranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su-Emmanuelle Degirmenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zobairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asael Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1878-6480(16)30403-7⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.154 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1160/TH13-04-0313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603361v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon monoxide increases inducible NOS expression that mediates CO-induced myocardial damage during ischemia-reperfusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
+                <w:t xml:space="preserve">The Cellular Autophagy Markers Beclin-1 and LC3B-II are Increased During Reper-fusion in Fibrillated Mouse Hearts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Czompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelin Csepanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Czegledi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304258v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological modulation of procoagulant microparticles improves haemodynamic dysfunction during septic shock in rats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zobairi</w:t>
+                <w:t xml:space="preserve">The Cellular Autophagy Markers Beclin-1 and LC3B-II are Increased During Reper-fusion in Fibrillated Mouse Hearts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asael Berger</w:t>
+                <w:t xml:space="preserve">Attila Czompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelin Csepanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Czegledi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739647v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cellular Autophagy Markers Beclin-1 and LC3B-II are Increased During Reper-fusion in Fibrillated Mouse Hearts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon monoxide exposure enhances arrhythmia after cardiac stress: involvement of oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andras Czegledi</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (6), pp.1235 - 1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-011-0211-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333925v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cellular Autophagy Markers Beclin-1 and LC3B-II are Increased During Reper-fusion in Fibrillated Mouse Hearts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Attila Czompa</w:t>
+                <w:t xml:space="preserve">Carbon monoxide pollution promotes cardiac remodeling and ventricular arrhythmia in healthy rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andras Czegledi</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (6), pp.587-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.200905-0794OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333923v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon monoxide exposure enhances arrhythmia after cardiac stress: involvement of oxidative stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Carbon Monoxide Pollution Promotes Cardiac Remodeling and Ventricular Arrhythmia in Healthy Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106 (6), pp.1235 - 1246. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00395-011-0211-y⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Zalvidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (6), pp.587-595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.200905-0794OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824352v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-00688245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairments of endothelial function and atherosclerosis development through n-6 lipid oxidation during digestion. Protective effects of a supplementation with apple polyphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Boléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de la SFR Tersys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of polyphenols of olive oil, Hydroxytyrosol and its glucuronides on the vascular reactivity in a type 2 diabetes context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie Recherche Fondamentale &amp; Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4243,91 +3975,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple polyphenols decrease endothelial dysfunction and atherosclerosis in ApoE mice fed with chronic Western diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Bolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Risdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4346,73 +4078,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Congress of Cardiology, Basic and Clinical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets hypotenseurs d’une huile d’olive raffinée enrichie en hydroxytyrosol sont associés à une amélioration de la fonction musculaire lisse dans un modèle de souris atteintes de diabète de type 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4434,352 +4166,446 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pechere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 441 p., 2016, Journées francophones de nutrition : livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des polyphénols, Hydroxytyrosol et Resvératrol sur la réactivité vasculaire dans un contexte de diabète de type H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 28 (1), pp.S181, 2014, Nutrition Clinique et Métabolisme. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70856-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit et al, publication data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution de type urbaine au monoxyde de carbone et sensibilité du myocarde au syndrome d’ischémie-reperfusion : rôle cardioprotecteur de l’exercice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université d'Avignon, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010AVIG0702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00595083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4926,51 +4752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pallot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouin-Gravezat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313485" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Strock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Risdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.123.320547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04036041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourgoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walther" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bolea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Humberclaude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Romo-Romo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmaa185" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2020.01.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-018-0366-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01646634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peyrol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pech&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.09.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Nascimento" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00217.2017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nascimento" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bolea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.11.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Reboul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39715" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Olland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;verac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Yver" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000000624" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01592526v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cheviet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.6b00002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kleindienst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-016-0559-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nascimento" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2016.10.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Singh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Zoll" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hr.2015.114" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reboul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Emmanuelle Degirmenci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schini-Kerth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147644" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603361v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pechere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30403-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00702.2014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delabranche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Emmanuelle Degirmenci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zobairi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asael Berger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH13-04-0313" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01333925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Czompa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Csepanyi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Czegledi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01333923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824333v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0211-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0K12V2ZN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zalvidea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200905-0794OC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158093v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bol&#233;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desrois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158323v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Risdon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404435.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70856-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595083v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AVIG0702" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pallot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouin-Gravezat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313485" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Strock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Risdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.123.320547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04036041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourgoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walther" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bolea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Humberclaude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Romo-Romo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmaa185" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2020.01.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-018-0366-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01646634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peyrol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pech&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.09.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Nascimento" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00217.2017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nascimento" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bolea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.11.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Reboul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39715" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pechere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30403-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Emmanuelle Degirmenci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burban" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schini-Kerth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147644" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Olland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;verac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Yver" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000000624" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01592526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cheviet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.6b00002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nascimento" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2016.10.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kleindienst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-016-0559-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Singh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Zoll" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hr.2015.114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304258v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00702.2014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739647v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delabranche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Emmanuelle Degirmenci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zobairi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asael Berger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH13-04-0313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01333923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Czompa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Csepanyi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Czegledi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01333925v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0211-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0K12V2ZN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zalvidea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200905-0794OC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158093v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bol&#233;a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desrois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Risdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601488v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404435.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70856-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577817v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AVIG0702" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>