--- v1 (2026-04-19)
+++ v2 (2026-05-14)
@@ -1695,1099 +1695,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucuronide metabolites of hydroxytyrosol are responsible for the antioxidative properties of olive oil</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Intravenous Bolus of Epa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pechere</w:t>
+                <w:t xml:space="preserve">Mélanie Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Olland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Yver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1878-6480(16)30403-7⟩</w:t>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (5), pp.549-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000000624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603361v1</w:t>
+                <w:t xml:space="preserve">hal-03284545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Immunonutrition” Has Failed to Improve Peritonitis-Induced Septic Shock in Rodents</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endurance training prevents negative effects of the hypoxia mimetic dimethyloxalylglycine on cardiac and skeletal muscle function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Schini-Kerth</w:t>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian A Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ponçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147644⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.455-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00171.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284556v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endurance training prevents negative effects of the hypoxia mimetic dimethyloxalylglycine on cardiac and skeletal muscle function</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Divalent Amino-Acid-Based Amphiphilic Antioxidants: Synthesis, Self-Assembling Properties, and Biological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+                <w:t xml:space="preserve">Marie Rosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cheviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00171.2015⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (3), pp.772 - 781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.6b00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635923v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intravenous Bolus of Epa</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exercise does not activate the β3 adrenergic receptor–eNOS pathway, but reduces inducible NOS expression to protect the heart of obese diabetic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Yver</w:t>
+                <w:t xml:space="preserve">Adrien Kleindienst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Battault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000000624⟩</w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (4), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-016-0559-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284545v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divalent Amino-Acid-Based Amphiphilic Antioxidants: Synthesis, Self-Assembling Properties, and Biological Evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillet</w:t>
+                <w:t xml:space="preserve">Antioxidant properties of tea blunt ROS-dependent lipogenesis: beneficial effect on hepatic steatosis in a high fat-high sucrose diet NAFLD obese rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Battault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cheviet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Walther</w:t>
+                <w:t xml:space="preserve">Alessandro Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.6b00002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.95--104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2016.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592526v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant properties of tea blunt ROS-dependent lipogenesis: beneficial effect on hepatic steatosis in a high fat-high sucrose diet NAFLD obese rat model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endothelial function does not improve with high-intensity continuous exercise training in SHR: implications of eNOS uncoupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Battault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gaillard</w:t>
+                <w:t xml:space="preserve">François Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gayrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Zoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2016.10.012⟩</w:t>
+              <w:t xml:space="preserve">Hypertension Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (2), pp.70-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hr.2015.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425507v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise does not activate the β3 adrenergic receptor–eNOS pathway, but reduces inducible NOS expression to protect the heart of obese diabetic mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Immunonutrition” Has Failed to Improve Peritonitis-Induced Septic Shock in Rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Belaidi</w:t>
+                <w:t xml:space="preserve">Julie Boisramé-Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Rosselin</w:t>
+                <w:t xml:space="preserve">Su Emmanuelle Degirmenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schini-Kerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00395-016-0559-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0147644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800081v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial function does not improve with high-intensity continuous exercise training in SHR: implications of eNOS uncoupling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Gayrard</w:t>
+                <w:t xml:space="preserve">Glucuronide metabolites of hydroxytyrosol are responsible for the antioxidative properties of olive oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Zoll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Reboul</w:t>
+                <w:t xml:space="preserve">Laurent Pechere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (2), pp.70-78. </w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hr.2015.114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1878-6480(16)30403-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284512v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon monoxide increases inducible NOS expression that mediates CO-induced myocardial damage during ischemia-reperfusion</w:t>
               </w:r>
@@ -2799,77 +2799,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Kleindienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 308 (7), pp.H759-H767. </w:t>
@@ -2907,51 +2907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological modulation of procoagulant microparticles improves haemodynamic dysfunction during septic shock in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boisramé-Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delabranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3431,63 +3431,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon monoxide pollution promotes cardiac remodeling and ventricular arrhythmia in healthy rats.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Andre</w:t>
+                <w:t xml:space="preserve">Carbon Monoxide Pollution Promotes Cardiac Remodeling and Ventricular Arrhythmia in Healthy Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3514,114 +3514,114 @@
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Zalvidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 181 (6), pp.587-95. </w:t>
+              <w:t xml:space="preserve">, 2010, 181 (6), pp.587-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.200905-0794OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688245v1</w:t>
+                <w:t xml:space="preserve">hal-01824352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Monoxide Pollution Promotes Cardiac Remodeling and Ventricular Arrhythmia in Healthy Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas André</w:t>
+                <w:t xml:space="preserve">Carbon monoxide pollution promotes cardiac remodeling and ventricular arrhythmia in healthy rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3648,78 +3648,78 @@
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Zalvidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 181 (6), pp.587-595. </w:t>
+              <w:t xml:space="preserve">, 2010, 181 (6), pp.587-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.200905-0794OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824352v1</w:t>
+                <w:t xml:space="preserve">hal-00688245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4166,51 +4166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pechere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 441 p., 2016, Journées francophones de nutrition : livre des résumés</w:t>
@@ -4752,51 +4752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pallot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouin-Gravezat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313485" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Strock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Risdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.123.320547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04036041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourgoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walther" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bolea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Humberclaude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Romo-Romo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmaa185" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2020.01.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-018-0366-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01646634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peyrol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pech&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.09.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Nascimento" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00217.2017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nascimento" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bolea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.11.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Reboul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39715" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pechere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30403-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Emmanuelle Degirmenci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burban" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schini-Kerth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147644" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Olland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;verac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Yver" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000000624" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01592526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cheviet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.6b00002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nascimento" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2016.10.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kleindienst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-016-0559-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Singh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Zoll" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hr.2015.114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304258v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00702.2014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739647v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delabranche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Emmanuelle Degirmenci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zobairi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asael Berger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH13-04-0313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01333923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Czompa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Csepanyi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Czegledi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01333925v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0211-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0K12V2ZN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zalvidea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200905-0794OC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158093v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bol&#233;a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desrois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Risdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601488v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404435.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70856-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577817v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AVIG0702" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pallot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouin-Gravezat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313485" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Strock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Risdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.123.320547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04036041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourgoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walther" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bolea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Humberclaude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Romo-Romo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmaa185" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2020.01.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-018-0366-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01646634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peyrol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pech&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.09.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Nascimento" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00217.2017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nascimento" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bolea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.11.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Reboul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39715" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burban" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Olland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;verac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Yver" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000000624" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01592526v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cheviet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.6b00002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kleindienst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-016-0559-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nascimento" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2016.10.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Singh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Zoll" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hr.2015.114" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Emmanuelle Degirmenci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schini-Kerth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147644" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603361v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pechere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30403-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304258v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00702.2014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739647v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delabranche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Emmanuelle Degirmenci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zobairi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asael Berger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH13-04-0313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01333923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Czompa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Csepanyi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Czegledi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01333925v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0211-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0K12V2ZN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zalvidea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200905-0794OC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688245v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158093v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bol&#233;a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desrois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Risdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601488v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404435.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70856-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577817v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AVIG0702" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>