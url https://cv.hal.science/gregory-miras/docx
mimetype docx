--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -446,209 +446,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’entretien de recherche au service d’une réflexivité professionnelle sur la place de l’accent au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du plurilinguisme européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/cpe.1804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact de l’accent dit « étranger » sur les perceptions des recruteurs : une étude qualitative exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pto.2025.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415285v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-05417656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Lorraine, les langues ont leur maison !</w:t>
               </w:r>
@@ -723,174 +723,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coping et agentivité : quand l’accent « étranger » s’invite dans les talk-shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.307-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.3906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand l'agentivité s'invite en didactique de la prononciation : quels dispositifs pour quelles échelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (1), pp.307-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183978v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04183991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agentivité dans la prononciation en langue étrangère : une typologie exploratoire de stratégies d’ajustement</w:t>
               </w:r>
@@ -1313,51 +1313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation continue d’enseignants de français langue étrangère en didactique de la prononciation : le cas du projet JEDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, pp.145-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1395,51 +1395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’humain au cœur des interactions professionnelles : une collaboration entre startupers et chercheurs en didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 202 (2), pp.245-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3423,51 +3423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accent (im)pensé au travail : dimension maïeutique de l’entretien compréhensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude du CREM Catégoriser les personnes, les actions et les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucas Greco, Oct 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3486,112 +3486,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lord of the programmes sur l'enseignement des LCE à l'école : un escape game au service de le connaissance des textes institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31e Congrès RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’accent « étranger » à la télévision : discours sexistes et idéologies linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GIFLEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pronunciación de lenguas adicionales y desarrollo profesional: un estudio preliminar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3607,335 +3702,240 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème congrès national des professeurs de F.L.E. – Français Langue Etrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Buenos aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix, parole et cognition : une maison des sons translangagière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Le corps au cœur de la voix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de français langue étrangère (Université de Lausanne), Oct 2024, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions expérientielles en didactique des langues à travers les Environnements Virtuels Immersifs : appréhender une sortie de cadre institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Varcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069029v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ciekanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Seto Yibokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Congrès RANACLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...188 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4148,51 +4148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une agentivité de la prononciation en FLE : ouvrir une fenêtre pour des apprenant·e·s de niveau A2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AILA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4765,51 +4765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agentivité sur la prononciation pour les apprenant·e·s débutant·e·s : construire un nouveau récit didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RANACLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6249,51 +6249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercheur-e-s en intervention : accompagnement d'une start-up dans la création de parcours d'apprentissage adaptatif en langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRELA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6331,51 +6331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercheur-e-s en intervention : accompagnement d'une start-up dans la création de parcours d'apprentissage adaptatif en langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Professionnels et Recherche en Linguistique Appliquée (PRELA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7125,51 +7125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se découvrir par le numérique : Le projet Jeunes Enseignants Débutants en Action (JEDA), un exemple de formation continue pour des enseignant-e- s de français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Syrykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7548,51 +7548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se découvrir par le numérique : Le projet Jeunes Enseignants Débutants en Action (JEDA), un exemple de formation continue pour des enseignant-e- s de français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Murielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10975,51 +10975,51 @@
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kramsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">John Benjamins Publishing Company, 22, 2026, AILA Applied Linguistics Series, </w:t>
+              <w:t xml:space="preserve">John Benjamins Publishing Company, 22, 2026, AILA Applied Linguistics Series, 9789027243966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/aals.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -11211,363 +11211,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02282599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre nous 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Avanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Malorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Prunières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neige Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-84-16347-94-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre nous 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Avanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Malorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neige Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-84-16273-24-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre nous 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Chahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Huor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Malorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...265 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neige Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison des langues, 2015, 978-84-8443-927-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -11581,163 +11581,280 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02352801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction: Towards more engagement (even after) 60 years of Applied Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 Years of Applied Linguistics: Toward more engaged research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, John Benjamins Publishing Company, pp.1-15, 2026, AILA Applied Linguistics Series, 9789027243966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/aals.22.intro⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mettre l' « accent dit étranger » au travail : tensions et adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Sock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du CIPA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception, parole et apprentissages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.99-112, 2024, 978-2-930200-99-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport d’une plateforme numérique sur l’hybridation de cours de FLE pour les apprenants et les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11747,105 +11864,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Arbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louise Ouvrard; Catherine Brumelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et didactique des langues et cultures. Nouvelles pratiques et compétences en développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-36, 2022, Plidam, 9782813004109. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.5764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.5764⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03909410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dématérialisation des dispositifs d’apprentissage : simple mode ou réponse à des besoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11855,169 +11972,169 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elli Suzuki; Anthippi Potolia; Stella Cambrone-Lasnes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la didactique du plurilinguisme et ses mutations : politiques, idéologies, dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-201, 2019, Paideia, 978-2-7535-7553-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources numériques ouvertes pour l’enseignement des langues : regards et avis des acteurs d’un projet de mutualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Massou; Brigitte Juanals; Philippe Bonfils; Philippe J. Dumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources ouvertes numériques : usages éducatifs, enjeux communicationnels : colloque international, École de journalisme et de communication d'Aix-Marseille, 13-14 octobre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN - Éditions universitaires de Lorraine, Nancy, pp.103-117, 2019, 9782814305465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la norme en français oral : représentations autour de son enseignement/apprentissage en contexte FLE/S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12040,74 +12157,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Auzéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Di Pietro, Jean-François; Fisher, Carole; Gagnon, Roxane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oral aujourd'hui : perspectives didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.275-290, 2017, Recherches en didactique du français, 978-2-87037-991-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12117,1943 +12234,1943 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accent, cette autre discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Bouazzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le français langue étrangère : faut-il « gommer » les accents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/aak.j77g9yvge⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Roi lion », « Blanche-Neige », « Zootopie »… ce que les accents des personnages de dessins animés disent des stéréotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.tsudjrag9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.tsudjrag9⟩</w:t>
+                <w:t xml:space="preserve">hal-05041564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA et langues : de nouvelles pratiques à l’école, à quel prix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.9sdc44n4v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why AI software ‘softening’ accents is problematic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ecxq7gd6e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre les langues sur Instagram ou TikTok : faut-il suivre les profs influenceurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.9nf3qdhvk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je n’ai pas menti » : le discours politique à l’épreuve des faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.3sw3r469p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel « choc des savoirs » pour les langues étrangères ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.9sdc44n4v⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Guély Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.4sac7mtjj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Grégory Miras</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il forcément faire cours en anglais pour internationaliser les formations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.ecxq7gd6e⟩</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.qykh3gurc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Apprendre les langues sur Instagram ou TikTok : faut-il suivre les profs influenceurs ?</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accent étranger et célébrité : des stéréotypes et du sexisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.9nf3qdhvk⟩</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.qer76m36h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussite scolaire : faut-il croire au don pour les langues étrangères ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.q44spc374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer le niveau en langues à l’école : les certifications sont-elles utiles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.f9fqx9um9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique, éducation... Quand les médias confondent opinion et expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.3sw3r469p⟩</w:t>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.dyttqm7nc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.4sac7mtjj⟩</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les IA s’attaquent à nos accents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ytxnh73mh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...70 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.qykh3gurc⟩</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretiens d’embauche : l’accent étranger, une source de discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pignault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.53rfxsyrq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.qer76m36h⟩</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on avoir un accent en politique sans être moqué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.3akm94txd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.q44spc374⟩</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage des langues : une méthode innovante venue d’Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.4ktedjd93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...464 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musiciens ont-ils un meilleur accent quand ils parlent une langue étrangère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.cc9ge6wtc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aprendizaje de idiomas: un método argentino innovador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Victoria Quadrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.m3f4x4eqd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.m3f4x4eqd⟩</w:t>
+                <w:t xml:space="preserve">hal-03855789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Could the Netherlands crack the secret of language learning using this approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rousse-Malpat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.g3mj34yxy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Tienen los músicos mejor acento cuando hablan un idioma extranjero?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.nstktdc4w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Could the Netherlands crack the secret of language learning using this approach?</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner les langues autrement : ce que l’exemple des Pays-Bas nous apprend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rousse-Malpat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.g3mj34yxy⟩</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.sp5jrhu7e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...83 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi autoriser le mélange des langues à l’école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.xxpcgs3m6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les accents étrangers à la télévision française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.acetxs3x9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table Ronde « Un retour d'expérience dans nos entreprises »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14062,51 +14179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dumarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02356132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14116,521 +14233,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report by Grégory Miras as AILA ReN coordinator - January 25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Journal of Applied Linguistics. 2025, pp.523-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser un événement scientifique éco-responsable. Petit manuel pratique à l'usage des organisateurs et organisatrices académiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cousinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ciekanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATILF; CNRS; Université de Lorraine; Association française de linguistique appliquée. 2025, https://www.atilf.fr/laboratoire/documents-a-telecharger/petit-manuel-pratique-a-lusage-des-organisateurs-et-organisatrices-academiques/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05176137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report by Grégory Miras as AILA ReN Coordinator - July 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Journal of Applied Linguistics. 2025, pp.1610-1611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making scientific events more sustainable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clara Cousinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ciekanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ATILF; CNRS; Université de Lorraine; Association française de linguistique appliquée. 2025, https://www.atilf.fr/laboratoire/documents-a-telecharger/petit-manuel-pratique-a-lusage-des-organisateurs-et-organisatrices-academiques/</w:t>
+              <w:t xml:space="preserve">Association française de linguistique appliquée; ATILF; CNRS; Université de Lorraine. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">International Journal of Applied Linguistics. 2025, pp.1610-1611</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report by Grégory Miras as AILA ReN Coordinator - October 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Journal of Applied Linguistics. 2025, pp.2348-2349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Association française de linguistique appliquée; ATILF; CNRS; Université de Lorraine. 2025</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report by Grégory Miras as AILA ReN Coordinator - April 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Journal of Applied Linguistics. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...130 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14640,100 +14757,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche plurielle des liens musique-parole pour la didactique de la prononciation du français comme langue étrangère/seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA030131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01159101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14743,91 +14860,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique de la prononciation en langues étrangères : une réconciliation transdisciplinaire à construire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Sorbonne Nouvelle, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03283517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14837,254 +14954,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: European Junior Applied Linguists in a Globalized World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (1), 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/eujal-2026-frontmatter1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la parole en FLE/FLS : un miroir sur l’identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Prikhodkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchka Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Solórzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 77, 180 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les langues en hybride à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15143,250 +15260,250 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.0-240, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement du français parlé aujourd’hui : Recherches et expériences de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43/1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03630359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: New Generation of Applied Linguists in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gnach Aleksandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (02), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Teacher Education and Plurilingualism in Digital Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15435,183 +15552,183 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18452/22342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prononcer les langues : variations, émotions, médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lidil.5895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02349012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’étude des langues à l’université : le défi des humanités numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15643,162 +15760,162 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, janvier-mars (193), 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ela.193.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02348987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notions en questions - Emergentisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (1), 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdlc.1082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15866,51 +15983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B21EE0F3"/>
+    <w:nsid w:val="FE6C08B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16097,51 +16214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-miras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1631-5467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185799450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.miras@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/gregorymiras/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/mirasgre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2025-0051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.11.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1804" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carys Butcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3906" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gnach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2022-0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/23377" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7867" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3549" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2018-0004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1442" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Auz&#233;au" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04044841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02267884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1508" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varcin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356407v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mel&#233;ndez Quero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Arbach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332916v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rapilly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumarski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377392v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352829v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356124v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377407v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Syrykh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Murielle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352834v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Uzan-Holveck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352831v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kouklia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692893v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372886v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pharaboz-Simpson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352842v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387834v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676043v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005150v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372904v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Merkin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355002v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372902v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387826v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387830v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289469v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289471v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286763v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289473v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289475v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286769v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289476v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289478v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Fantognon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289480v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214046v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548951v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kramsch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://didierfle.com/produit/didactique-de-la-prononciation-en-langues-etrangeres-de-la-correction-a-une-mediation-livre/#:~:text=En%20ligne-,Didactique%20de%20la%20prononciation%20en%20langues%20%C3%A9trang%C3%A8res%2C%20de,correction%20%C3%A0%20une%20m%C3%A9diation%20%E2%80%93%20Livre&amp;amp;text=Cet%20ouvrage%20propose%20d'ancrer,paradigme%20de%C2%AB%20phon%C3%A9tique%20corrective%20%C2%BB." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282599v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352804v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Avanzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malorey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Pruvost" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-3-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352807v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pruni&#232;res" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-4-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chahi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchandeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588719v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909410v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/collections/25" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5764" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305397v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7555/penser-la-didactique-du-plurilinguisme-et-ses-mutations" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305392v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591953v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993100056170" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517051v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouazzouni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361314v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.j77g9yvge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.tsudjrag9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243542v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9sdc44n4v" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461091v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ecxq7gd6e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688284v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9nf3qdhvk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461090v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3sw3r469p" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646398v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4sac7mtjj" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709932v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qykh3gurc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646402v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qer76m36h" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.q44spc374" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461106v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f9fqx9um9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461099v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dyttqm7nc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037047v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ytxnh73mh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270959v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.53rfxsyrq" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461095v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3akm94txd" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855775v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4ktedjd93" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855728v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cc9ge6wtc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855789v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Victoria Quadrana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m3f4x4eqd" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855741v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nstktdc4w" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousse-Malpat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.g3mj34yxy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sp5jrhu7e" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855759v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xxpcgs3m6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855703v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.acetxs3x9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356132v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041557v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176137v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470992v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470986v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041561v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159101v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA030131" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03283517v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500162v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2026-frontmatter1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03630359v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Troncy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carette" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823548v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnach Aleksandra" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151400v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22342" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349012v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5895" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348987v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0005" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305380v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1082" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-miras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1631-5467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185799450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.miras@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/gregorymiras/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/mirasgre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2025-0051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.11.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carys Butcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3906" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gnach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2022-0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/23377" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7867" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3549" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2018-0004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1442" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Auz&#233;au" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04044841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02267884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1508" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varcin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356407v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mel&#233;ndez Quero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Arbach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332916v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rapilly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumarski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377392v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352829v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356124v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377407v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Syrykh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Murielle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352834v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Uzan-Holveck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352831v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kouklia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692893v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372886v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pharaboz-Simpson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352842v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387834v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676043v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005150v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372904v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Merkin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355002v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372902v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387826v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387830v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289469v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289471v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286763v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289473v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289475v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286769v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289476v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289478v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Fantognon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289480v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214046v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548951v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kramsch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://didierfle.com/produit/didactique-de-la-prononciation-en-langues-etrangeres-de-la-correction-a-une-mediation-livre/#:~:text=En%20ligne-,Didactique%20de%20la%20prononciation%20en%20langues%20%C3%A9trang%C3%A8res%2C%20de,correction%20%C3%A0%20une%20m%C3%A9diation%20%E2%80%93%20Livre&amp;amp;text=Cet%20ouvrage%20propose%20d'ancrer,paradigme%20de%C2%AB%20phon%C3%A9tique%20corrective%20%C2%BB." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282599v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352807v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Avanzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malorey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pruni&#232;res" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Pruvost" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-4-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-3-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chahi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchandeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553334v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22.intro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/collections/25" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5764" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305397v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7555/penser-la-didactique-du-plurilinguisme-et-ses-mutations" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305392v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591953v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993100056170" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517051v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouazzouni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361314v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.j77g9yvge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041564v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.tsudjrag9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243542v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9sdc44n4v" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ecxq7gd6e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9nf3qdhvk" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461090v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3sw3r469p" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646398v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4sac7mtjj" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709932v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qykh3gurc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646402v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qer76m36h" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.q44spc374" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461106v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f9fqx9um9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461099v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dyttqm7nc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037047v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ytxnh73mh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270959v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.53rfxsyrq" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461095v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3akm94txd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4ktedjd93" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855728v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cc9ge6wtc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855789v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Victoria Quadrana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m3f4x4eqd" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousse-Malpat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.g3mj34yxy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855741v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nstktdc4w" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037014v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sp5jrhu7e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855759v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xxpcgs3m6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855703v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.acetxs3x9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041557v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176137v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470986v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041561v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159101v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA030131" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03283517v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500162v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2026-frontmatter1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03630359v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Troncy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823548v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnach Aleksandra" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151400v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22342" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349012v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5895" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348987v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305380v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1082" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>