--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -265,51 +265,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -870,191 +870,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utopie et dystopie hexagonales sur l'accent et la prononciation (du natif) en langues étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.117-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’agentivité dans la prononciation en langue étrangère : une typologie exploratoire de stratégies d’ajustement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57 (2), pp.31-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196663v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03831544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the roots to the new blossoming buds of Applied Linguistics in Europe</w:t>
               </w:r>
@@ -1718,1386 +1718,1252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractériser la notion de médiation en didactique des langues à l'ère du numérique : apports d'une réflexion plurielle en ingénierie(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.3028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491243v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Association Française de Linguistique Appliquée (AFLA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Boulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (2), pp.315-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/eujal-2018-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à Joëlle Aden : le corps à la lumière de l’émergentisme linguistique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rdlc.3028⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Notions en questions - Emergentisme, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.1442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">hal-02491243v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de La prononciation du français dans le monde. Du natif à l'apprenant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.139-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02352809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et médiation de la prononciation du français : réflexions autour de la créativité et de l’innovation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27, pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueillir, analyser et didactiser les représentations d’apprenants et d’enseignants : le cas d’un questionnaire quantitatif sur la norme orale du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02305370v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Auzéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Apprendre ou enseigner le français, un choix du cœur et de la raison, 2016-2, pp.51-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01493024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs environnementaux et représentations sur la lecture-écriture. Une étude transdisciplinaire : musique, parole et langue des signes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'HEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.61-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et médiation de la prononciation du français: réflexions autour de la créativité et de l'innovation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nouvelles voies / nouvelles voix - New Ways / New Voices, 27, pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue de chacun, la langue de l’école : variations et résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, cultures et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique des langues à l’heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, cultures et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des savoirs savants en didactique des langues : modélisation ou transposition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, La transposition en didactique du FLE et du FLS, 55, pp.153-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences sur les pratiques d'une prise en compte intégrée des théories socio-constructivistes et émergentiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Mutations en contexte dans la didactique des langues : Le cas de l’approche plurilingue et pluriculturelle et la perspective actionnelle, 46, pp.15--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner / apprendre&amp;quot; la prononciation autrement : une approche psychosociale musique-parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.1508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40 ans de modélisation en didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Didactique des langues et complexité : en hommage à Richard Duda, 33, pp.25-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3107,340 +2973,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se décentrer de la norme en didactique de la prononciation en FLE – accepter son accent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIVème rencontre nationale des professeurs de français – Approches diverses de l’enseignement du FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVENPROF, Sep 2025, Caracas, Venezuela</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse narrative au service d'une exploration des représentations de l'accent dans l'enseignement des langues « étrangères » dans l'hispanophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NéALA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de linguistique appliquée (AFLA); Université de Lorraine; Centre National de la Recherche Scientifique (CNRS); ATILF (UMR 7118 Université de Lorraine &amp; CNRS); INSPÉ de Lorraine, Jul 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of discrimination awareness training for future HR professionals in France on accent bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAAL Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Association for Applied Linguistics (BAAL), Sep 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...94 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accent des enseignant·e·s de langues : une véritable compétence professionnelle en concours et en classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’ALOES L’anglais oral en classe au 21e siècle : normes et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALOES (Association des Anglicistes pour les Études de Langue Orale dans l’Enseignement Supérieur, Secondaire et Primaire), Mar 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accent (im)pensé au travail : dimension maïeutique de l’entretien compréhensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3456,851 +3322,920 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude du CREM Catégoriser les personnes, les actions et les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucas Greco, Oct 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lord of the programmes sur l'enseignement des LCE à l'école : un escape game au service de le connaissance des textes institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Congrès RANACLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accent « étranger » à la télévision : discours sexistes et idéologies linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GIFLEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pronunciación de lenguas adicionales y desarrollo profesional: un estudio preliminar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème congrès national des professeurs de F.L.E. – Français Langue Etrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Buenos aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix, parole et cognition : une maison des sons translangagière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Le corps au cœur de la voix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École de français langue étrangère (Université de Lausanne), Oct 2024, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions expérientielles en didactique des langues à travers les Environnements Virtuels Immersifs : appréhender une sortie de cadre institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Varcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Varcin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Miras</w:t>
+                <w:t xml:space="preserve">Maud Ciekanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Seto Yibokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Congrès RANACLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biais et bruit en didactique de la prononciation : de la transposition à la médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Didactique de la phonétique en FLE : réduire l’écart entre la théorie et la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Tellier, Apr 2024, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSOPHON : travailler l’accent, l’accent au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche de l’équipe A du laboratoire FoReLLIS,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Poitier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04534482v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une agentivité de la prononciation en FLE : ouvrir une fenêtre pour des apprenant·e·s de niveau A2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AILA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde sur Pédagogie et Didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’ADCUEFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérémi Sauvage, 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’accent (&amp;quot;étranger&amp;quot;) s’en mêle : la pluriphonie comme compétence professionnelle de l’enseignant ou enseignante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des recherches à l’INSPE de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Youssef Tazouti, 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Laurence Vignes</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les étudiant·e·s prennent le pouvoir sur l'accent : découvrir, expérimenter et valoriser la créativité sur la prononciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AILA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée de l’UFR LANSAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Molle, 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04356407v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueillir des élèves allophones à l'école en France : dispositifs, questionnements et positionnements</w:t>
               </w:r>
@@ -4388,2049 +4323,1980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les étudiant·e·s prennent le pouvoir sur l'accent : découvrir, expérimenter et valoriser la créativité sur la prononciation</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">¿Qué lugar ocupa el discurso acentuado en función de diversos objetivos profesionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1° Coloquio Grupo FoCUs (Fonética, Fonología, Contexto y Uso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, La Plata (Provincia de Buenos Aires), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04356437v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agentivité sur la prononciation pour les apprenant·e·s débutant·e·s : construire un nouveau récit didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construction de l’accent « étranger » : quelle place pour l’agentivité des individus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L’avoir, le garder, le perdre, le prendre Accent : perspectives sociolinguistiques (APS22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accent, mon bel accent, dis-moi qui je suis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conf’apéro de l’ENS de Lyon / ICAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabel Colon de Carvajal, Nov 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination des voyelles par des apprenants du français comme langue étrangère: effets de l'exposition et de la pratique instrumentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.827-835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prononciations en Lx : émotions et agentivité des apprenant-e-s ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ECLE-Emotissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et parole. Parcours n°3 : Transmission des patrimoines linguistiques et musicaux des familles : enjeux sociaux, pédagogiques, psychologiques et artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modal – Les rencontres annuelles de la FMADT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">…to the new blossoming buds of Applied Linguistics in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The challenges of early career researchers (ECRS) in Applied Linguistics: What are they? And how can we address them? Joint webinar ALAA-MAAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elke Stracke; Shameem Rafik-Galea, 2022, sydney, Australia. https://aila.info/joint-webinar-alaa-maal-the-challenges-of-early-career-researchers-ecrs-in-applied-linguistics-what-are-they-and-how-can-we-address-them-dec-6-2022-12pm-gmt8/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...245 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...53 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prononciation en français : construire sa maison des sons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Argentine des Professeurs de français, Oct 2022, Resistencia - en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment construire une agentivité sur la prononciation chez les apprenantes et les apprenantes de langues additionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Parole et Apprentissages" / "Speech and Learning Meeting"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Béatrice Vaxelaire; Rudolph Sock, Dec 2022, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un nouveau récit en didactique de la prononciation des langues dites &amp;quot;étrangères&amp;quot; : réflexions sociophonétiques autour de l'agentivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'ATILF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde : La didactique du FLE à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Édition du Colloque International : Science, Sciences du Langage, Arts et Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Izmir, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de perception-production en didactique de la prononciation : une activité sociale et humaine globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études de la Conférence des Grande Ecoles/UPLEGESS « Une meilleure capacité auditive peut-elle améliorer l’apprentissage des langues ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do we “correct” pronunciation the same way in English and French? Questioning terminology in a corpus of scientific papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03289481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la place de la prononciation en didactique : une approche crosslinguistique dans la littérature scientifique francophone et anglophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ONELA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03338522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learner agency in FFL pronunciation by analysing pragmatic strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Applied Phonetics - ISAPh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03338214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accent &amp;quot;étranger&amp;quot; : cette identité que l'on m'assigne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès international d’enseignement du français : Production orale et phonétique dans l’enseignement en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, León, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique de la prononciation, ce parent pauvre !? Une approche critique et réflexive à partir d’un corpus d’articles scientifiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études de l’Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03443656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accents en langues étrangères : Que fait-on maintenant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Semaine de la Langue Française et de la Francophonie à l'UEPG en collaboration avec 4 universités de l'État du Parana (UEPG, UEM, UEL, UFPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03415326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Méthodologie de la recherche en acquisition et la méthodologie de la recherche en didactique : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude du GIS RéAL2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03415329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prononciation et émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études ECLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport d’une plateforme numérique sur l’hybridation de cours de FLE pour les apprenants et les enseignants. Analyse de données d’utilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Arbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INALCO - Numérique et didactique des langues et cultures. Nouvelles pratiques et compétences en développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercheur-e-s en intervention : accompagnement d'une start-up dans la création de parcours d'apprentissage adaptatif en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRELA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercheur-e-s en intervention : accompagnement d'une start-up dans la création de parcours d'apprentissage adaptatif en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Professionnels et Recherche en Linguistique Appliquée (PRELA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une phonétique pas si corrective : une analyse de corpus au service d'une réflexion épistémologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Enseignement du Français Parlé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports d'un outil d'intelligence artificielle à l'enseignement-apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03151405v1</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Najib Arbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rapilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dumarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH'2019 : Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02332916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte les préoccupations enseignantes dans l'intégration du numérique dans les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6446,73 +6312,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Professionalisierung von (angehenden) Französischlehrer*innen im digitalen Zeitalter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire du tutorat en ligne : une mission impossible sans dispositif collaboratif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6528,156 +6394,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PERL 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expériences TICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire RANACLES Didactique des Langues et Multimédia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de l’État dans la formation de formateurs en didactique des langues-cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6692,73 +6558,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe colloque international de l’ADCUEFE – CAMPUS FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02352829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques numériques en langue : prendre en compte les préoccupations pour envisager un accompagnement des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6774,73 +6640,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque enjeux et défis du numérique pour l’enseignement universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Zwickau, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique, mutualisation et internationalisation : Accompagner les enseignants de langues en contexte de changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6856,142 +6722,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque UPLEGESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01830887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique appliquée et didactique des langues-cultures : une voie pour les recherches situées et collaboratives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études Recherches collaboratives à l’école : la part du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques numériques en langues : prendre en compte les préoccupations pour envisager un accompagnement des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7007,673 +6873,673 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Projet Conjoint de Formation PERL - USPC (France) – CIN (Argentine) : Pédagogie universitaire et nouvelles technologies. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02356098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’usages et présentation de projets : plateforme Frello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dumarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Canopé Salon Inclusion scolaire et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02356124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prononciation en langue étrangère : redécouvrir les sons par le corps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Uzan-Holveck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque APLIUT 2017 Corps et Voix dans l’enseignement/apprentissage des langues de spécialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se découvrir par le numérique : Le projet Jeunes Enseignants Débutants en Action (JEDA), un exemple de formation continue pour des enseignant-e- s de français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Syrykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Murielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Voyage et formation de soi Se former par l’épreuve de l’ailleurs et de la rencontre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique instrumentale et médiation de la prononciation : quelles réalités pour quelles applications ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires du DYLIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02356112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe inversée à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clôture de la journée sur la classe inversée organisée par Canopé Académie de Rouen à destination des enseignant-e-s des premier et second degrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02356119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du brut au contrôlé : production et perception d'attitudes agressives par des apprenants du français langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kouklia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prononcer les langues : variations, émotions, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02352831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se découvrir par le numérique : Le projet Jeunes Enseignants Débutants en Action (JEDA), un exemple de formation continue pour des enseignant-e- s de français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Murielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Syrykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage et formation de soi Se former par l’épreuve de l’ailleurs et de la rencontre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques numériques en langues : prendre en compte les préoccupations pour envisager un accompagnement des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7689,2267 +7555,2336 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre présence et distance, accompagner et découvrir des pratiques pédagogiques en langue à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01692893v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERL : une vision des sources ouvertes pour l’enseignement/apprentissage des langues médié par le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TICEMED10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet PERL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pharaboz-Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque humanités numériques. De l'archive aux données massives : enjeux et perspectives en Humanités Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour une évaluation plus humaine de la prononciation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Evaluation de l’oral »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERL : une vision d’un rapprochement numérique des centres de langues à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RANACLES 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place d’un pôle partagé d’enseignement/apprentissage des langues médiatisé par le numérique: de l’anticipation à la mise en place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Médias Numériques et Communication Électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de variation : vision actualisée des apprenants et enseignants en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Auzéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADCUEFE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet CONFORME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque humanités numériques. De l'archive aux données massives : enjeux et perspectives en Humanités Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse de dispositifs d'évaluation de grands groupes à l'université : Du problème à la proposition pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02352846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...423 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du FLE : retour d’expérience sur un projet franco-allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les humanités numériques pour l’éducation : Colloque international Edcamp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02387834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles humanités numériques pour l’éducation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Institut Catholique de Paris, France. pp.74-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02387824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles activités pour travailler sur les émotions dans un dispositif à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERL : le partage de ressources en langues pour l’innovation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grégory Miras</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cetro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Merkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'innovation pédagogique à l'université </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01372904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergentisme comme répondant à J. Aden sur Émergentisme et apprentissage des langues : du dualisme « corps-esprit » à la « corporéité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études Notions en Question : L’émergentisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02355002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique au service de la mutualisation pédagogique : le cas d’un pôle partagé à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDCAMP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement des langues à l’heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’archive aux données massives : enjeux &amp; pratiques universitaires en humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02387826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de variation : vision actualisée des apprenants et enseignants en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Auzéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement-apprentissage de l’oral État des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02387830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edcamp 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-02352839v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions pédagogiques autour de la prise en compte d’une diglossie en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOLA : Les langues à l’école, la langue de l’école : rupture ou continuité dans les pratiques enseignantes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03289471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique (instrumentale) en contexte FLE/S : charlatanisme ou réel avantage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Art et transmission des savoirs culturels et langagiers »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps comme interface perceptuelle : une utilisation de la musique instrumentale dans la médiation des phonèmes vocaliques en contexte FLE/S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Innovation en langues ? Pour une approche corporelle et dynamique de l’apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03289469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner les paradigmes phonétique et didactique dans la recherche sur l’enseignement/apprentissage de la prononciation en contexte FLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque TRELA AFLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03289468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une utilisation de la musique instrumentale pour la médiation de la prononciation FLE/S : résistances et apports autour de la créativité et l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LAIRDIL Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03289467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemological inputs of a transdisciplinary study in an emergentist perspective: from neurosciences to phonetics and applied linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03289472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dématérialisation des dispositifs d’apprentissage : simple mode ou réponse à des besoins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du PLIDAM : Politique et idéologies en didactique des langues : acteurs et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03289473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-03289473v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">About the difficulty of being a researcher in a pluri-inter-transdisciplinary field: roadmap of a French PhD student</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReN AILA Social Cultural Theories and Emergentism &amp; Langscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Berlin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs environnementaux et représentations sur l'écriture. Une étude transdisciplinaire : musique, parole et langue des signes</w:t>
               </w:r>
@@ -9998,680 +9933,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03289475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the difficulty of being a researcher in a pluri-inter-transdisciplinary field: roadmap of a French PhD student</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quand la didactique dépasse la monodisciplinarité : ce que les neurosciences et les théories émergentes apportent à la didactique de l'oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ACEDLE « Recherches en didactique des langues : Apprendre les langues autrement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03289479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competence or Performance: what does Emergentism tell us about the perception and production of foreign language sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Séminaire Doctoral International du PLIDAM « Appropriation et transmission des langues et des cultures du monde » &amp; SOAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03289477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of cognition and implications in language learning for sound perception. A transdisciplinary case study between music and speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReN (AILA) Social Cultural Theories and Emergentism dans le cadre des CogLingDays5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03289476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences sur les pratiques d'une prise en compte intégrée des théories socioconstructiviste et émergentiste, conférence plénière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Mutations en contexte dans la didactique des langues : le cas de l’approche plurilingue, pluriculturelle et de la perspective actionnelle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, SAINT-DENIS, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décloisonner la didactique des langues et cultures : l'Emergentisme pour un regard croisé entre apprentissages à distance médié par ordinateur, en contexte plurilingue et musique-langue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Grégory Miras</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comlan Fantognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DILTEC « Colloque international Langages – Cultures – Sociétés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03289478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entre l'oralité et l'écriture » : transformations neurocognitives et impacts en didactique des langues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l'AFLS : « Le français à travers le temps : acquisition, changement, variation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Newcastle, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03289480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique interdisciplinaire musique-langue: Pour une appropriation de la sphère oro-audiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique interdisciplinaire musique-langue: Pour une appropriation de la sphère oro-audiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00675933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Accent &amp; Discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival des accents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Marseille, France. https://www.festivaldesaccents.org/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring comprehensibility, intelligibility and accentedness in a French context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Seto Yibokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10722,51 +10657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner les liens entre phonétique appliquée et didactique des langues : Le cas de la musique instrumentale en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude du GIS RéAL2 : De l'acquisition à la didactique (et vice-versa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10804,51 +10739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport potentiel d’une intelligence artificielle aux processus d’évaluation en FLE : un outil au service de l’action enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Arbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Innovation Pédagogique Normandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11103,64 +11038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Learning and Teaching in a Multilingual World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mcallister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11837,51 +11772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport d’une plateforme numérique sur l’hybridation de cours de FLE pour les apprenants et les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Arbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louise Ouvrard; Catherine Brumelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et didactique des langues et cultures. Nouvelles pratiques et compétences en développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11945,51 +11880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dématérialisation des dispositifs d’apprentissage : simple mode ou réponse à des besoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elli Suzuki; Anthippi Potolia; Stella Cambrone-Lasnes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la didactique du plurilinguisme et ses mutations : politiques, idéologies, dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -12117,64 +12052,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la norme en français oral : représentations autour de son enseignement/apprentissage en contexte FLE/S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Auzéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Di Pietro, Jean-François; Fisher, Carole; Gagnon, Roxane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oral aujourd'hui : perspectives didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
@@ -12208,51 +12143,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (25)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -12317,1280 +12252,1293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« For shhure » : quand l’accent étranger devient politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.q9m9auh7e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseigner le français langue étrangère : faut-il « gommer » les accents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/aak.j77g9yvge⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Roi lion », « Blanche-Neige », « Zootopie »… ce que les accents des personnages de dessins animés disent des stéréotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.tsudjrag9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.tsudjrag9⟩</w:t>
+                <w:t xml:space="preserve">hal-05041564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA et langues : de nouvelles pratiques à l’école, à quel prix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.9sdc44n4v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je n’ai pas menti » : le discours politique à l’épreuve des faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.3sw3r469p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel « choc des savoirs » pour les langues étrangères ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.9sdc44n4v⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Guély Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.4sac7mtjj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il forcément faire cours en anglais pour internationaliser les formations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.qykh3gurc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why AI software ‘softening’ accents is problematic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.ecxq7gd6e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre les langues sur Instagram ou TikTok : faut-il suivre les profs influenceurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.9nf3qdhvk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accent étranger et célébrité : des stéréotypes et du sexisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.qer76m36h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les IA s’attaquent à nos accents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ytxnh73mh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretiens d’embauche : l’accent étranger, une source de discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pignault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.53rfxsyrq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique, éducation... Quand les médias confondent opinion et expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.9nf3qdhvk⟩</w:t>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.dyttqm7nc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...70 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.3sw3r469p⟩</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer le niveau en langues à l’école : les certifications sont-elles utiles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.f9fqx9um9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.4sac7mtjj⟩</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussite scolaire : faut-il croire au don pour les langues étrangères ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.q44spc374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...70 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.qykh3gurc⟩</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on avoir un accent en politique sans être moqué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.3akm94txd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...535 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461095v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-03855775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musiciens ont-ils un meilleur accent quand ils parlent une langue étrangère ?</w:t>
               </w:r>
@@ -13732,498 +13680,569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apprentissage des langues : une méthode innovante venue d’Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.4ktedjd93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Could the Netherlands crack the secret of language learning using this approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rousse-Malpat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.g3mj34yxy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.g3mj34yxy⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04037020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Tienen los músicos mejor acento cuando hablan un idioma extranjero?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.nstktdc4w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner les langues autrement : ce que l’exemple des Pays-Bas nous apprend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855741v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Rousse-Malpat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.sp5jrhu7e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi autoriser le mélange des langues à l’école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.xxpcgs3m6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les accents étrangers à la télévision française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.acetxs3x9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table Ronde « Un retour d'expérience dans nos entreprises »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dumarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02356132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14233,521 +14252,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organiser un événement scientifique éco-responsable. Petit manuel pratique à l'usage des organisateurs et organisatrices académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cousinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ciekanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATILF; CNRS; Université de Lorraine; Association française de linguistique appliquée. 2025, https://www.atilf.fr/laboratoire/documents-a-telecharger/petit-manuel-pratique-a-lusage-des-organisateurs-et-organisatrices-academiques/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report by Grégory Miras as AILA ReN coordinator - January 25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Journal of Applied Linguistics. 2025, pp.523-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making scientific events more sustainable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cousinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ciekanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ATILF; CNRS; Université de Lorraine; Association française de linguistique appliquée. 2025, https://www.atilf.fr/laboratoire/documents-a-telecharger/petit-manuel-pratique-a-lusage-des-organisateurs-et-organisatrices-academiques/</w:t>
+              <w:t xml:space="preserve">Association française de linguistique appliquée; ATILF; CNRS; Université de Lorraine. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report by Grégory Miras as AILA ReN Coordinator - July 25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Journal of Applied Linguistics. 2025, pp.1610-1611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...83 lines deleted...]
-              <w:t xml:space="preserve">Association française de linguistique appliquée; ATILF; CNRS; Université de Lorraine. 2025</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report by Grégory Miras as AILA ReN Coordinator - October 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Journal of Applied Linguistics. 2025, pp.2348-2349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">International Journal of Applied Linguistics. 2025, pp.2348-2349</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report by Grégory Miras as AILA ReN Coordinator - April 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Journal of Applied Linguistics. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14757,100 +14776,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche plurielle des liens musique-parole pour la didactique de la prononciation du français comme langue étrangère/seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA030131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01159101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14860,91 +14879,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique de la prononciation en langues étrangères : une réconciliation transdisciplinaire à construire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Sorbonne Nouvelle, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03283517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14954,968 +14973,968 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: European Junior Applied Linguists in a Globalized World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (1), 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/eujal-2026-frontmatter1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la parole en FLE/FLS : un miroir sur l’identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Prikhodkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchka Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Solórzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 77, 180 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les langues en hybride à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.0-240, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement du français parlé aujourd’hui : Recherches et expériences de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43/1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03630359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: New Generation of Applied Linguists in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gnach Aleksandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (02), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Teacher Education and Plurilingualism in Digital Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18452/22342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prononcer les langues : variations, émotions, médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lidil.5895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02349012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’étude des langues à l’université : le défi des humanités numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cetro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, janvier-mars (193), 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ela.193.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02348987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notions en questions - Emergentisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (1), 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdlc.1082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId331"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15983,51 +16002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE6C08B4"/>
+    <w:nsid w:val="F6487C37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16214,51 +16233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-miras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1631-5467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185799450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.miras@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/gregorymiras/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/mirasgre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2025-0051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.11.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carys Butcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3906" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gnach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2022-0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/23377" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7867" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3549" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2018-0004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1442" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Auz&#233;au" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04044841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02267884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1508" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varcin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356407v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mel&#233;ndez Quero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Arbach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332916v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rapilly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumarski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377392v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352829v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356124v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377407v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Syrykh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Murielle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352834v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Uzan-Holveck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352831v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kouklia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692893v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372886v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pharaboz-Simpson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352842v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387834v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676043v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005150v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372904v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Merkin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355002v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372902v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387826v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387830v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289469v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289471v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286763v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289473v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289475v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286769v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289476v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289478v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Fantognon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289480v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214046v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548951v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kramsch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://didierfle.com/produit/didactique-de-la-prononciation-en-langues-etrangeres-de-la-correction-a-une-mediation-livre/#:~:text=En%20ligne-,Didactique%20de%20la%20prononciation%20en%20langues%20%C3%A9trang%C3%A8res%2C%20de,correction%20%C3%A0%20une%20m%C3%A9diation%20%E2%80%93%20Livre&amp;amp;text=Cet%20ouvrage%20propose%20d'ancrer,paradigme%20de%C2%AB%20phon%C3%A9tique%20corrective%20%C2%BB." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282599v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352807v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Avanzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malorey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pruni&#232;res" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Pruvost" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-4-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-3-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chahi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchandeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553334v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22.intro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/collections/25" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5764" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305397v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7555/penser-la-didactique-du-plurilinguisme-et-ses-mutations" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305392v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591953v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993100056170" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517051v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouazzouni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361314v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.j77g9yvge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041564v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.tsudjrag9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243542v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9sdc44n4v" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ecxq7gd6e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9nf3qdhvk" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461090v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3sw3r469p" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646398v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4sac7mtjj" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709932v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qykh3gurc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646402v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qer76m36h" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.q44spc374" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461106v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f9fqx9um9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461099v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dyttqm7nc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037047v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ytxnh73mh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270959v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.53rfxsyrq" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461095v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3akm94txd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4ktedjd93" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855728v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cc9ge6wtc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855789v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Victoria Quadrana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m3f4x4eqd" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousse-Malpat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.g3mj34yxy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855741v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nstktdc4w" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037014v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sp5jrhu7e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855759v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xxpcgs3m6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855703v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.acetxs3x9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041557v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176137v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470986v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041561v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159101v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA030131" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03283517v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500162v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2026-frontmatter1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03630359v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Troncy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823548v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnach Aleksandra" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151400v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22342" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349012v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5895" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348987v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305380v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1082" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-miras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1631-5467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185799450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.miras@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/gregorymiras/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/mirasgre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2025-0051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.11.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carys Butcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3906" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gnach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2022-0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/23377" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7867" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3549" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491243v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2018-0004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1442" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Auz&#233;au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04044841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02267884v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1508" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varcin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534482v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mel&#233;ndez Quero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356437v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818152v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415326v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Arbach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332916v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rapilly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumarski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354984v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352815v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354988v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830887v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356098v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Uzan-Holveck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Syrykh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Murielle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kouklia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372910v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pharaboz-Simpson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354999v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352842v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352850v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Merkin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355002v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387826v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352839v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289471v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286763v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289469v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289468v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289472v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289473v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289475v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289479v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289476v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289478v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Fantognon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289480v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214046v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548951v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kramsch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://didierfle.com/produit/didactique-de-la-prononciation-en-langues-etrangeres-de-la-correction-a-une-mediation-livre/#:~:text=En%20ligne-,Didactique%20de%20la%20prononciation%20en%20langues%20%C3%A9trang%C3%A8res%2C%20de,correction%20%C3%A0%20une%20m%C3%A9diation%20%E2%80%93%20Livre&amp;amp;text=Cet%20ouvrage%20propose%20d'ancrer,paradigme%20de%C2%AB%20phon%C3%A9tique%20corrective%20%C2%BB." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282599v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352807v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Avanzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malorey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pruni&#232;res" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Pruvost" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-4-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-3-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chahi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchandeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553334v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22.intro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/collections/25" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5764" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305397v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7555/penser-la-didactique-du-plurilinguisme-et-ses-mutations" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305392v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591953v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993100056170" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517051v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouazzouni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585090v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.q9m9auh7e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361314v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.j77g9yvge" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041564v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.tsudjrag9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243542v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9sdc44n4v" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461090v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3sw3r469p" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646398v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4sac7mtjj" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709932v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qykh3gurc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461091v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ecxq7gd6e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688284v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9nf3qdhvk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646402v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qer76m36h" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037047v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ytxnh73mh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270959v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.53rfxsyrq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461099v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dyttqm7nc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461106v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f9fqx9um9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461109v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.q44spc374" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461095v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3akm94txd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855728v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cc9ge6wtc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855789v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Victoria Quadrana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m3f4x4eqd" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855775v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4ktedjd93" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousse-Malpat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.g3mj34yxy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855741v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nstktdc4w" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sp5jrhu7e" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855759v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xxpcgs3m6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855703v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.acetxs3x9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356132v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176137v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041557v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470992v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470986v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041561v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159101v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA030131" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03283517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500162v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2026-frontmatter1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03630359v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Troncy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823548v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnach Aleksandra" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151400v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22342" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349012v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5895" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348987v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0005" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305380v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1082" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>