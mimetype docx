--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -870,2054 +870,2054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’agentivité dans la prononciation en langue étrangère : une typologie exploratoire de stratégies d’ajustement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (2), pp.31-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Utopie et dystopie hexagonales sur l'accent et la prononciation (du natif) en langues étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.117-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Grégory Miras</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the roots to the new blossoming buds of Applied Linguistics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Gnach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.213-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/eujal-2022-0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autobiographie comme support d’une réflexivité enseignante sur l’accent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18452/23377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03375362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie à l’université française et crise sanitaire : pratiques (pas si) exceptionnelles ou transformations durables?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.194-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2021-v18n1-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation continue d’enseignants de français langue étrangère en didactique de la prononciation : le cas du projet JEDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.145-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03572010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’humain au cœur des interactions professionnelles : une collaboration entre startupers et chercheurs en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 202 (2), pp.245-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.202.0118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03356236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissen, E. (2019). Formation hybride en langues : Articuler présentiel et distanciel. Paris : Didier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17-2 (17-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.7867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la correction à la médiation : la doxa terminologique en didactique de la prononciation du français comme langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.4298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02282609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques numériques en langues : de la verbalisation à l’analyse des préoccupations enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.3549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association Française de Linguistique Appliquée (AFLA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Boulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.315-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/eujal-2018-0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractériser la notion de médiation en didactique des langues à l'ère du numérique : apports d'une réflexion plurielle en ingénierie(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.3028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491243v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à Joëlle Aden : le corps à la lumière de l’émergentisme linguistique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Notions en questions - Emergentisme, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.1442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de La prononciation du français dans le monde. Du natif à l'apprenant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.139-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et médiation de la prononciation du français : réflexions autour de la créativité et de l’innovation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.7-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueillir, analyser et didactiser les représentations d’apprenants et d’enseignants : le cas d’un questionnaire quantitatif sur la norme orale du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Auzéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 57 (2), pp.31-50</w:t>
+              <w:t xml:space="preserve">, 2016, Apprendre ou enseigner le français, un choix du cœur et de la raison, 2016-2, pp.51-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Gnach</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01493024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs environnementaux et représentations sur la lecture-écriture. Une étude transdisciplinaire : musique, parole et langue des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.61-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’autobiographie comme support d’une réflexivité enseignante sur l’accent</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et médiation de la prononciation du français: réflexions autour de la créativité et de l'innovation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nouvelles voies / nouvelles voix - New Ways / New Voices, 27, pp.7-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue de chacun, la langue de l’école : variations et résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langues, cultures et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Laurence Vignes</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique des langues à l’heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.145-162</w:t>
+              <w:t xml:space="preserve">Langues, cultures et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Laurence Vignes</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des savoirs savants en didactique des langues : modélisation ou transposition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La transposition en didactique du FLE et du FLS, 55, pp.153-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nissen, E. (2019). Formation hybride en langues : Articuler présentiel et distanciel. Paris : Didier.</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences sur les pratiques d'une prise en compte intégrée des théories socio-constructivistes et émergentiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Mutations en contexte dans la didactique des langues : Le cas de l’approche plurilingue et pluriculturelle et la perspective actionnelle, 46, pp.15--25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner / apprendre&amp;quot; la prononciation autrement : une approche psychosociale musique-parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17-2 (17-2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rdlc.7867⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.1508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...249 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">40 ans de modélisation en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...1108 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2981,247 +2981,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of discrimination awareness training for future HR professionals in France on accent bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Association for Applied Linguistics (BAAL), Sep 2025, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse narrative au service d'une exploration des représentations de l'accent dans l'enseignement des langues « étrangères » dans l'hispanophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NéALA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de linguistique appliquée (AFLA); Université de Lorraine; Centre National de la Recherche Scientifique (CNRS); ATILF (UMR 7118 Université de Lorraine &amp; CNRS); INSPÉ de Lorraine, Jul 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Se décentrer de la norme en didactique de la prononciation en FLE – accepter son accent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVème rencontre nationale des professeurs de français – Approches diverses de l’enseignement du FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVENPROF, Sep 2025, Caracas, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265666v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-05265674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accent des enseignant·e·s de langues : une véritable compétence professionnelle en concours et en classe ?</w:t>
               </w:r>
@@ -3352,207 +3352,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voix, parole et cognition : une maison des sons translangagière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Le corps au cœur de la voix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de français langue étrangère (Université de Lausanne), Oct 2024, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lord of the programmes sur l'enseignement des LCE à l'école : un escape game au service de le connaissance des textes institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Congrès RANACLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accent « étranger » à la télévision : discours sexistes et idéologies linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GIFLEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pronunciación de lenguas adicionales y desarrollo profesional: un estudio preliminar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3568,401 +3637,401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème congrès national des professeurs de F.L.E. – Français Langue Etrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Buenos aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Voix, parole et cognition : une maison des sons translangagière</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biais et bruit en didactique de la prononciation : de la transposition à la médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Le corps au cœur de la voix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École de français langue étrangère (Université de Lausanne), Oct 2024, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Journée d’études Didactique de la phonétique en FLE : réduire l’écart entre la théorie et la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Tellier, Apr 2024, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROSOPHON : travailler l’accent, l’accent au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche de l’équipe A du laboratoire FoReLLIS,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Poitier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions expérientielles en didactique des langues à travers les Environnements Virtuels Immersifs : appréhender une sortie de cadre institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Varcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ciekanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Seto Yibokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Congrès RANACLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Biais et bruit en didactique de la prononciation : de la transposition à la médiation</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’accent (&amp;quot;étranger&amp;quot;) s’en mêle : la pluriphonie comme compétence professionnelle de l’enseignant ou enseignante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Didactique de la phonétique en FLE : réduire l’écart entre la théorie et la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marion Tellier, Apr 2024, Aix- en- Provence, France</w:t>
+              <w:t xml:space="preserve">Journée des recherches à l’INSPE de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Youssef Tazouti, 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une agentivité de la prononciation en FLE : ouvrir une fenêtre pour des apprenant·e·s de niveau A2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3978,372 +4047,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AILA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde sur Pédagogie et Didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’ADCUEFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérémi Sauvage, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueillir des élèves allophones à l'école en France : dispositifs, questionnements et positionnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Meléndez Quero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Guély Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des recherches à l’INSPE de Lorraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Youssef Tazouti, 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Regards croisés entre la Grèce et la France sur deux domaines éducatifs : l'inclusion scolaire des élèves allophones et la pédagogie coopérative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ de Lorraine, Sep 2023, Maxéville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les étudiant·e·s prennent le pouvoir sur l'accent : découvrir, expérimenter et valoriser la créativité sur la prononciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’UFR LANSAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Molle, 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356414v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04164369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Qué lugar ocupa el discurso acentuado en función de diversos objetivos profesionales</w:t>
               </w:r>
@@ -4405,50 +4405,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prononciations en Lx : émotions et agentivité des apprenant-e-s ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ECLE-Emotissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et parole. Parcours n°3 : Transmission des patrimoines linguistiques et musicaux des familles : enjeux sociaux, pédagogiques, psychologiques et artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modal – Les rencontres annuelles de la FMADT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">…to the new blossoming buds of Applied Linguistics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The challenges of early career researchers (ECRS) in Applied Linguistics: What are they? And how can we address them? Joint webinar ALAA-MAAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elke Stracke; Shameem Rafik-Galea, 2022, sydney, Australia. https://aila.info/joint-webinar-alaa-maal-the-challenges-of-early-career-researchers-ecrs-in-applied-linguistics-what-are-they-and-how-can-we-address-them-dec-6-2022-12pm-gmt8/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accent, mon bel accent, dis-moi qui je suis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conf’apéro de l’ENS de Lyon / ICAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabel Colon de Carvajal, Nov 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination des voyelles par des apprenants du français comme langue étrangère: effets de l'exposition et de la pratique instrumentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.827-835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construction de l’accent « étranger » : quelle place pour l’agentivité des individus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L’avoir, le garder, le perdre, le prendre Accent : perspectives sociolinguistiques (APS22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agentivité sur la prononciation pour les apprenant·e·s débutant·e·s : construire un nouveau récit didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4457,484 +4884,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RANACLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818152v1</w:t>
-              </w:r>
-[...425 lines deleted...]
-                <w:t xml:space="preserve">hal-04356401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prononciation en français : construire sa maison des sons</w:t>
               </w:r>
@@ -5134,510 +5134,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'accent &amp;quot;étranger&amp;quot; : cette identité que l'on m'assigne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Congrès international d’enseignement du français : Production orale et phonétique dans l’enseignement en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, León, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique de la prononciation, ce parent pauvre !? Une approche critique et réflexive à partir d’un corpus d’articles scientifiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études de l’Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03443656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table-ronde : La didactique du FLE à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Édition du Colloque International : Science, Sciences du Langage, Arts et Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Izmir, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de perception-production en didactique de la prononciation : une activité sociale et humaine globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études de la Conférence des Grande Ecoles/UPLEGESS « Une meilleure capacité auditive peut-elle améliorer l’apprentissage des langues ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do we “correct” pronunciation the same way in English and French? Questioning terminology in a corpus of scientific papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03289481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la place de la prononciation en didactique : une approche crosslinguistique dans la littérature scientifique francophone et anglophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ONELA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03338522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learner agency in FFL pronunciation by analysing pragmatic strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Applied Phonetics - ISAPh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03338214v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03443656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accents en langues étrangères : Que fait-on maintenant ?</w:t>
               </w:r>
@@ -5906,50 +5906,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une phonétique pas si corrective : une analyse de corpus au service d'une réflexion épistémologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Enseignement du Français Parlé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports d'un outil d'intelligence artificielle à l'enseignement-apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Arbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rapilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dumarski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIAH'2019 : Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02332916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chercheur-e-s en intervention : accompagnement d'une start-up dans la création de parcours d'apprentissage adaptatif en langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5958,73 +6148,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRELA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercheur-e-s en intervention : accompagnement d'une start-up dans la création de parcours d'apprentissage adaptatif en langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6040,247 +6230,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Professionnels et Recherche en Linguistique Appliquée (PRELA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02352827v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">halshs-02332916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte les préoccupations enseignantes dans l'intégration du numérique dans les pratiques</w:t>
               </w:r>
@@ -6922,51 +6922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’usages et présentation de projets : plateforme Frello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dumarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Canopé Salon Inclusion scolaire et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6985,217 +6985,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02356124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se découvrir par le numérique : Le projet Jeunes Enseignants Débutants en Action (JEDA), un exemple de formation continue pour des enseignant-e- s de français langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Syrykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Murielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Voyage et formation de soi Se former par l’épreuve de l’ailleurs et de la rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prononciation en langue étrangère : redécouvrir les sons par le corps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Uzan-Holveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque APLIUT 2017 Corps et Voix dans l’enseignement/apprentissage des langues de spécialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02352834v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02377407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique instrumentale et médiation de la prononciation : quelles réalités pour quelles applications ?</w:t>
               </w:r>
@@ -7427,64 +7427,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Murielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Syrykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage et formation de soi Se former par l’épreuve de l’ailleurs et de la rencontre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7585,778 +7585,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse de dispositifs d'évaluation de grands groupes à l'université : Du problème à la proposition pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place d’un pôle partagé d’enseignement/apprentissage des langues médiatisé par le numérique: de l’anticipation à la mise en place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Médias Numériques et Communication Électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de variation : vision actualisée des apprenants et enseignants en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Auzéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADCUEFE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet CONFORME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque humanités numériques. De l'archive aux données massives : enjeux et perspectives en Humanités Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERL : une vision d’un rapprochement numérique des centres de langues à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RANACLES 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PERL : une vision des sources ouvertes pour l’enseignement/apprentissage des langues médié par le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TICEMED10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01372886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PERL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pharaboz-Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque humanités numériques. De l'archive aux données massives : enjeux et perspectives en Humanités Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01372910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour une évaluation plus humaine de la prononciation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études « Evaluation de l’oral »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02354999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du FLE : retour d’expérience sur un projet franco-allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...460 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les humanités numériques pour l’éducation : Colloque international Edcamp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8394,77 +8394,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles humanités numériques pour l’éducation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Institut Catholique de Paris, France. pp.74-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8502,77 +8502,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8610,77 +8610,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8787,51 +8787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERL : le partage de ressources en langues pour l’innovation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9223,77 +9223,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edcamp 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9312,234 +9312,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02352839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le corps comme interface perceptuelle : une utilisation de la musique instrumentale dans la médiation des phonèmes vocaliques en contexte FLE/S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Innovation en langues ? Pour une approche corporelle et dynamique de l’apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03289469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique (instrumentale) en contexte FLE/S : charlatanisme ou réel avantage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Art et transmission des savoirs culturels et langagiers »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexions pédagogiques autour de la prise en compte d’une diglossie en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOLA : Les langues à l’école, la langue de l’école : rupture ou continuité dans les pratiques enseignantes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03289471v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03289469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner les paradigmes phonétique et didactique dans la recherche sur l’enseignement/apprentissage de la prononciation en contexte FLES</w:t>
               </w:r>
@@ -9795,165 +9795,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03289473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Facteurs environnementaux et représentations sur l'écriture. Une étude transdisciplinaire : musique, parole et langue des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SHESL/HTL : Ecriture(s) et représentation du langage et des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03289475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">About the difficulty of being a researcher in a pluri-inter-transdisciplinary field: roadmap of a French PhD student</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReN AILA Social Cultural Theories and Emergentism &amp; Langscape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286769v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03289475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la didactique dépasse la monodisciplinarité : ce que les neurosciences et les théories émergentes apportent à la didactique de l'oral</w:t>
               </w:r>
@@ -10146,51 +10146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences sur les pratiques d'une prise en compte intégrée des théories socioconstructiviste et émergentiste, conférence plénière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10562,51 +10562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring comprehensibility, intelligibility and accentedness in a French context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Seto Yibokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10657,51 +10657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner les liens entre phonétique appliquée et didactique des langues : Le cas de la musique instrumentale en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude du GIS RéAL2 : De l'acquisition à la didactique (et vice-versa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10800,739 +10800,984 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02356091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En toute situation A1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Adida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caraco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9782278114238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En toute situation A2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caraco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Heu-Boulhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jouanjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maspoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier FLE, 2026, 9782278114245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">60 Years of Applied Linguistics: Toward more engaged research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kramsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins Publishing Company, 22, 2026, AILA Applied Linguistics Series, 9789027243966. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/aals.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique de la prononciation en langues étrangères, de la correction à une médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782278102198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Learning and Teaching in a Multilingual World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mcallister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Multilingual Matters, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02282599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre nous 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Avanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Malorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neige Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-84-16273-24-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre nous 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Avanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Malorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Prunières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neige Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison des langues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-84-16347-94-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02352807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre nous 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Chahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Huor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Malorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neige Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-84-16273-24-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des langues, 2015, 978-84-8443-927-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02352801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11542,254 +11787,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Towards more engagement (even after) 60 years of Applied Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60 Years of Applied Linguistics: Toward more engaged research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, John Benjamins Publishing Company, pp.1-15, 2026, AILA Applied Linguistics Series, 9789027243966. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/aals.22.intro⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre l' « accent dit étranger » au travail : tensions et adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Sock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du CIPA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception, parole et apprentissages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.99-112, 2024, 978-2-930200-99-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport d’une plateforme numérique sur l’hybridation de cours de FLE pour les apprenants et les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11799,277 +12044,277 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Arbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louise Ouvrard; Catherine Brumelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et didactique des langues et cultures. Nouvelles pratiques et compétences en développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-36, 2022, Plidam, 9782813004109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.5764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources numériques ouvertes pour l’enseignement des langues : regards et avis des acteurs d’un projet de mutualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Massou; Brigitte Juanals; Philippe Bonfils; Philippe J. Dumas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources ouvertes numériques : usages éducatifs, enjeux communicationnels : colloque international, École de journalisme et de communication d'Aix-Marseille, 13-14 octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN - Éditions universitaires de Lorraine, Nancy, pp.103-117, 2019, 9782814305465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dématérialisation des dispositifs d’apprentissage : simple mode ou réponse à des besoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elli Suzuki; Anthippi Potolia; Stella Cambrone-Lasnes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la didactique du plurilinguisme et ses mutations : politiques, idéologies, dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-201, 2019, Paideia, 978-2-7535-7553-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la norme en français oral : représentations autour de son enseignement/apprentissage en contexte FLE/S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12092,74 +12337,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Auzéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Di Pietro, Jean-François; Fisher, Carole; Gagnon, Roxane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oral aujourd'hui : perspectives didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.275-290, 2017, Recherches en didactique du français, 978-2-87037-991-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12169,2080 +12414,2080 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accent, cette autre discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Bouazzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« For shhure » : quand l’accent étranger devient politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.q9m9auh7e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le français langue étrangère : faut-il « gommer » les accents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/aak.j77g9yvge⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Roi lion », « Blanche-Neige », « Zootopie »… ce que les accents des personnages de dessins animés disent des stéréotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.tsudjrag9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA et langues : de nouvelles pratiques à l’école, à quel prix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.9sdc44n4v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why AI software ‘softening’ accents is problematic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ecxq7gd6e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre les langues sur Instagram ou TikTok : faut-il suivre les profs influenceurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.9nf3qdhvk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel « choc des savoirs » pour les langues étrangères ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Guély Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.4sac7mtjj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il forcément faire cours en anglais pour internationaliser les formations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.qykh3gurc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je n’ai pas menti » : le discours politique à l’épreuve des faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.3sw3r469p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Eglantine Guély Costa</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accent étranger et célébrité : des stéréotypes et du sexisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.4sac7mtjj⟩</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.qer76m36h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...70 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.qykh3gurc⟩</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique, éducation... Quand les médias confondent opinion et expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.dyttqm7nc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.ecxq7gd6e⟩</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer le niveau en langues à l’école : les certifications sont-elles utiles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.f9fqx9um9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.9nf3qdhvk⟩</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussite scolaire : faut-il croire au don pour les langues étrangères ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.q44spc374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.qer76m36h⟩</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretiens d’embauche : l’accent étranger, une source de discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pignault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.53rfxsyrq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les IA s’attaquent à nos accents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.ytxnh73mh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Anne Pignault</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on avoir un accent en politique sans être moqué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.53rfxsyrq⟩</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.3akm94txd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...70 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.dyttqm7nc⟩</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage des langues : une méthode innovante venue d’Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.4ktedjd93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...247 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musiciens ont-ils un meilleur accent quand ils parlent une langue étrangère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.cc9ge6wtc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aprendizaje de idiomas: un método argentino innovador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Victoria Quadrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.m3f4x4eqd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Tienen los músicos mejor acento cuando hablan un idioma extranjero?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.nstktdc4w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Could the Netherlands crack the secret of language learning using this approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rousse-Malpat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.g3mj34yxy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les langues autrement : ce que l’exemple des Pays-Bas nous apprend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rousse-Malpat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.sp5jrhu7e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi autoriser le mélange des langues à l’école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.xxpcgs3m6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les accents étrangers à la télévision française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.acetxs3x9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table Ronde « Un retour d'expérience dans nos entreprises »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dumarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02356132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14252,521 +14497,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser un événement scientifique éco-responsable. Petit manuel pratique à l'usage des organisateurs et organisatrices académiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cousinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ciekanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ATILF; CNRS; Université de Lorraine; Association française de linguistique appliquée. 2025, https://www.atilf.fr/laboratoire/documents-a-telecharger/petit-manuel-pratique-a-lusage-des-organisateurs-et-organisatrices-academiques/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report by Grégory Miras as AILA ReN coordinator - January 25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Journal of Applied Linguistics. 2025, pp.523-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report by Grégory Miras as AILA ReN Coordinator - July 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Journal of Applied Linguistics. 2025, pp.1610-1611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making scientific events more sustainable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cousinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ciekanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association française de linguistique appliquée; ATILF; CNRS; Université de Lorraine. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">International Journal of Applied Linguistics. 2025, pp.1610-1611</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report by Grégory Miras as AILA ReN Coordinator - October 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Journal of Applied Linguistics. 2025, pp.2348-2349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">International Journal of Applied Linguistics. 2025, pp.2348-2349</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report by Grégory Miras as AILA ReN Coordinator - April 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Journal of Applied Linguistics. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14776,100 +15021,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche plurielle des liens musique-parole pour la didactique de la prononciation du français comme langue étrangère/seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA030131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01159101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14879,91 +15124,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique de la prononciation en langues étrangères : une réconciliation transdisciplinaire à construire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Sorbonne Nouvelle, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03283517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14973,968 +15218,968 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: European Junior Applied Linguists in a Globalized World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (1), 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/eujal-2026-frontmatter1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la parole en FLE/FLS : un miroir sur l’identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Prikhodkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchka Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Solórzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 77, 180 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les langues en hybride à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.0-240, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue: New Generation of Applied Linguists in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gnach Aleksandra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10 (02), 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement du français parlé aujourd’hui : Recherches et expériences de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43/1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03630359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Teacher Education and Plurilingualism in Digital Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18452/22342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prononcer les langues : variations, émotions, médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lidil.5895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02349012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’étude des langues à l’université : le défi des humanités numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cetro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, janvier-mars (193), 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ela.193.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02348987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notions en questions - Emergentisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (1), 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdlc.1082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId331"/>
+      <w:footerReference w:type="default" r:id="rId342"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16002,51 +16247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6487C37"/>
+    <w:nsid w:val="D4785E61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16233,51 +16478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-miras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1631-5467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185799450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.miras@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/gregorymiras/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/mirasgre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2025-0051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.11.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carys Butcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3906" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gnach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2022-0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/23377" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7867" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3549" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491243v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2018-0004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1442" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Auz&#233;au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04044841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02267884v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1508" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varcin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534482v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mel&#233;ndez Quero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356437v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818152v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415326v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Arbach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332916v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rapilly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumarski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354984v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352815v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354988v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830887v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356098v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Uzan-Holveck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Syrykh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Murielle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kouklia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372910v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pharaboz-Simpson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354999v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352842v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352850v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Merkin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355002v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387826v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352839v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289471v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286763v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289469v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289468v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289472v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289473v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289475v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289479v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289476v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289478v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Fantognon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289480v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214046v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548951v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kramsch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://didierfle.com/produit/didactique-de-la-prononciation-en-langues-etrangeres-de-la-correction-a-une-mediation-livre/#:~:text=En%20ligne-,Didactique%20de%20la%20prononciation%20en%20langues%20%C3%A9trang%C3%A8res%2C%20de,correction%20%C3%A0%20une%20m%C3%A9diation%20%E2%80%93%20Livre&amp;amp;text=Cet%20ouvrage%20propose%20d'ancrer,paradigme%20de%C2%AB%20phon%C3%A9tique%20corrective%20%C2%BB." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282599v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352807v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Avanzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malorey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pruni&#232;res" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Pruvost" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-4-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-3-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chahi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchandeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553334v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22.intro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/collections/25" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5764" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305397v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7555/penser-la-didactique-du-plurilinguisme-et-ses-mutations" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305392v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591953v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993100056170" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517051v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouazzouni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585090v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.q9m9auh7e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361314v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.j77g9yvge" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041564v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.tsudjrag9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243542v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9sdc44n4v" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461090v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3sw3r469p" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646398v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4sac7mtjj" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709932v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qykh3gurc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461091v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ecxq7gd6e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688284v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9nf3qdhvk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646402v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qer76m36h" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037047v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ytxnh73mh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270959v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.53rfxsyrq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461099v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dyttqm7nc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461106v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f9fqx9um9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461109v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.q44spc374" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461095v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3akm94txd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855728v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cc9ge6wtc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855789v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Victoria Quadrana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m3f4x4eqd" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855775v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4ktedjd93" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousse-Malpat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.g3mj34yxy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855741v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nstktdc4w" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sp5jrhu7e" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855759v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xxpcgs3m6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855703v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.acetxs3x9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356132v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176137v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041557v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470992v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470986v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041561v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159101v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA030131" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03283517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500162v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2026-frontmatter1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03630359v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Troncy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823548v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnach Aleksandra" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151400v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22342" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349012v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5895" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348987v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0005" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305380v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1082" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-miras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1631-5467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185799450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.miras@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/gregorymiras/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/mirasgre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2025-0051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.11.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carys Butcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3906" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gnach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2022-0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/23377" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7867" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3549" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2018-0004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491243v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1442" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Auz&#233;au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04044841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02267884v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1508" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534482v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069023v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varcin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mel&#233;ndez Quero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356437v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818149v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818150v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499704v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289481v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338522v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338214v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415326v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Arbach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332916v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rapilly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumarski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354984v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352815v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354988v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830887v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356098v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Syrykh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Murielle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Uzan-Holveck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kouklia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372894v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372910v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pharaboz-Simpson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354999v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352850v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Merkin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355002v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387826v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352839v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289469v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286763v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289471v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289468v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289472v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289473v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289475v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286769v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289479v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289476v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289478v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Fantognon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289480v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214046v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613192v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Adida" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blaise" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blasco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caraco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dereeper" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://didierfle.com/produit/en-toute-situation-a1-livre-cahier-didierfle-app/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613199v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Heu-Boulhat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jouanjus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maspoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548951v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kramsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162246v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://didierfle.com/produit/didactique-de-la-prononciation-en-langues-etrangeres-de-la-correction-a-une-mediation-livre/#:~:text=En%20ligne-,Didactique%20de%20la%20prononciation%20en%20langues%20%C3%A9trang%C3%A8res%2C%20de,correction%20%C3%A0%20une%20m%C3%A9diation%20%E2%80%93%20Livre&amp;amp;text=Cet%20ouvrage%20propose%20d'ancrer,paradigme%20de%C2%AB%20phon%C3%A9tique%20corrective%20%C2%BB." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282599v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352804v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Avanzi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malorey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Pruvost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-3-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352807v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pruni&#232;res" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-4-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352801v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chahi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huor" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchandeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553334v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22.intro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909410v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/collections/25" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5764" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305392v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305397v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7555/penser-la-didactique-du-plurilinguisme-et-ses-mutations" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591953v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993100056170" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517051v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouazzouni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585090v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.q9m9auh7e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361314v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.j77g9yvge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041564v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.tsudjrag9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243542v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9sdc44n4v" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461091v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ecxq7gd6e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688284v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9nf3qdhvk" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646398v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4sac7mtjj" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709932v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qykh3gurc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461090v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3sw3r469p" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646402v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qer76m36h" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dyttqm7nc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461106v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f9fqx9um9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461109v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.q44spc374" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270959v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.53rfxsyrq" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037047v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ytxnh73mh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461095v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3akm94txd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855775v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4ktedjd93" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855728v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cc9ge6wtc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855789v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Victoria Quadrana" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m3f4x4eqd" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855741v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nstktdc4w" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037020v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousse-Malpat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.g3mj34yxy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037014v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sp5jrhu7e" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855759v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xxpcgs3m6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855703v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.acetxs3x9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356132v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176137v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041557v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470992v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470986v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041561v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159101v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA030131" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03283517v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500162v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2026-frontmatter1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823548v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnach Aleksandra" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03630359v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Troncy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carette" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151400v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22342" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349012v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5895" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0005" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305380v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1082" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>