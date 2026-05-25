--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -189,195 +189,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (105)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of xyloglucan metabolism mutants highlights the prominent role of xylose cleavage in seed dormancy</w:t>
+                <w:t xml:space="preserve">The MassBank contributions of the mFam Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiromi Suzuki</w:t>
+                <w:t xml:space="preserve">Anusha Ahlendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parisa Savane</w:t>
+                <w:t xml:space="preserve">Khabat Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Marion‐poll</w:t>
+                <w:t xml:space="preserve">Tillmann Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sechet</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Frey</w:t>
+                <w:t xml:space="preserve">Megan Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (1), pp.e70063. </w:t>
+              <w:t xml:space="preserve">ChemRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.70063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2025-fz6x8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153759v1</w:t>
+                <w:t xml:space="preserve">hal-05620526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom and Top Internodes Subjected to Interactions with Genotype in Miscanthus: Impact of Biochemical Composition and Anatomy on Stem-Based Composites Mechanical Properties</w:t>
               </w:r>
@@ -491,157 +491,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxic fungal secondary metabolites as herbicides</w:t>
+                <w:t xml:space="preserve">Analysis of xyloglucan metabolism mutants highlights the prominent role of xylose cleavage in seed dormancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
+                <w:t xml:space="preserve">Hiromi Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">Parisa Savane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+                <w:t xml:space="preserve">Lucile Marion‐poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
+                <w:t xml:space="preserve">Julien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Steinberg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 80 (1), pp.92-102. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (1), pp.e70063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.7813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279449v1</w:t>
+                <w:t xml:space="preserve">hal-05153759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning and remodeling of pectins play a key role in the maintenance of cell adhesion</w:t>
               </w:r>
@@ -761,289 +765,285 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Analysis and Untargeted Metabolomics Reveal Potential Phytotoxins from Fusarium venenatum Against Major Parasitic Weed Phelipanche ramosa (L.) Pomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Corréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (12), pp.531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins16120531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitislactone, a non-canonical strigolactone exudated by grapevine rootstocks in response to nitrogen starvation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Merlin</w:t>
+                <w:t xml:space="preserve">Phytotoxic fungal secondary metabolites as herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois F. Perreau</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 215, pp.113837. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (1), pp.92-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2023.113837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.7813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247159v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormone-regulated expansins: Expression, localization, and cell wall biomechanics in Arabidopsis root growth</w:t>
               </w:r>
@@ -1157,4733 +1157,4733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast-based heterologous production of the Colletochlorin family of fungal secondary metabolites</w:t>
+                <w:t xml:space="preserve">Vitislactone, a non-canonical strigolactone exudated by grapevine rootstocks in response to nitrogen starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Geistodt-Kiener</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Le Goff</w:t>
+                <w:t xml:space="preserve">Isabelle Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Vergne</w:t>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaori Sakai</w:t>
+                <w:t xml:space="preserve">Francois F. Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2023.10.002⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 215, pp.113837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2023.113837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263969v2</w:t>
+                <w:t xml:space="preserve">hal-04247159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial consistency of cell growth direction during organ morphogenesis requires CELLULOSE SYNTHASE INTERACTIVE1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yeast-based heterologous production of the Colletochlorin family of fungal secondary metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Skrzydeł</w:t>
+                <w:t xml:space="preserve">Aude Geistodt-Kiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Borowska-Wykręt</w:t>
+                <w:t xml:space="preserve">Géraldine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Majda</w:t>
+                <w:t xml:space="preserve">Justine Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bayle</w:t>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (7), pp.112689. </w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.216 - 231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2023.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248410v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step preparation procedure, mechanical properties and environmental performances of miscanthus-based concrete blocks</w:t>
+                <w:t xml:space="preserve">Spatial consistency of cell growth direction during organ morphogenesis requires CELLULOSE SYNTHASE INTERACTIVE1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Jury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordi Girones</w:t>
+                <w:t xml:space="preserve">Corentin Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loan T.T. Vo</w:t>
+                <w:t xml:space="preserve">Joanna Skrzydeł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
+                <w:t xml:space="preserve">Dorota Borowska-Wykręt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Mouille</w:t>
+                <w:t xml:space="preserve">Mateusz Majda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103575⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (7), pp.112689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766074v1</w:t>
+                <w:t xml:space="preserve">hal-04248410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCOOP12 peptide acts on ROS homeostasis to modulate cell division and elongation in Arabidopsis primary root</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biostimulation can prime elicitor induced resistance of grapevine leaves to downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aligon</w:t>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Simonneau</w:t>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac240⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.art. 998273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.998273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726020v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostimulation can prime elicitor induced resistance of grapevine leaves to downy mildew</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+                <w:t xml:space="preserve">Impact of miscanthus lignin and arabinoxylan on Portland cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+                <w:t xml:space="preserve">Loan T.T. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Joan Oñate Narciso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.998273⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188, pp.115585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887863v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of miscanthus lignin and arabinoxylan on Portland cement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mouille</w:t>
+                <w:t xml:space="preserve">SCOOP12 peptide acts on ROS homeostasis to modulate cell division and elongation in Arabidopsis primary root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Oñate Narciso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+                <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115585⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.jxb/erac240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000204v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin Dependent Cell Adhesion Restored by a Mutant Microtubule Organizing Membrane Protein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
+                <w:t xml:space="preserve">One-step preparation procedure, mechanical properties and environmental performances of miscanthus-based concrete blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10040690⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.103575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331295v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation of an Arabidopsis Golgi membrane protein ELMO1 reduces cell adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Kohorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Zorensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Dexter-Meldrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Chabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 148 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.199420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of a Cytochrome P450 Monooxygenase Involved in Orobanchol Biosynthesis Increases Susceptibility to Fusarium Head Blight</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The miR166–SlHB15A regulatory module controls ovule development and parthenocarpic fruit set under adverse temperatures in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Magne</w:t>
+                <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Januario</w:t>
+                <w:t xml:space="preserve">Ravi Sureshbhai Devani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanwei Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.662025⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (7), pp.1185-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2021.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335574v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The miR166–SlHB15A regulatory module controls ovule development and parthenocarpic fruit set under adverse temperatures in tomato</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overexpression of a Cytochrome P450 Monooxygenase Involved in Orobanchol Biosynthesis Increases Susceptibility to Fusarium Head Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanwei Hao</w:t>
+                <w:t xml:space="preserve">Valentin Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Morin</w:t>
+                <w:t xml:space="preserve">Catherine Macadré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boutet-Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Januario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2021.05.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.662025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299740v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Arabidopsis wall associated kinase mutations on ESMERALDA1 and elicitor induced ROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Kohorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridgid Greed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kohorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0251922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BdERECTA controls vasculature patterning and phloem-xylem organization in Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12870-021-02970-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical treatments of miscanthus stem fragments on polysaccharide release in the presence of cement and on the mechanical properties of bio-based concrete materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pectin Dependent Cell Adhesion Restored by a Mutant Microtubule Organizing Membrane Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce D Kohorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Dexter-Meldrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances D H Zorensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Chabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103429⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10040690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424193v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNERGISTIC ON AUXIN AND CYTOKININ 1 positively regulates growth and attenuates soil pathogen resistance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of chemical treatments of miscanthus stem fragments on polysaccharide release in the presence of cement and on the mechanical properties of bio-based concrete materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Cavallari</w:t>
+                <w:t xml:space="preserve">Estefania Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krisztina Ötvös</w:t>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Oñate Narciso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Duclercq</w:t>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.103429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15895-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161897v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of guanosine triphosphate and tetraphosphate in plants and algae using stable isotope-labelled internal standards</w:t>
+                <w:t xml:space="preserve">SYNERGISTIC ON AUXIN AND CYTOKININ 1 positively regulates growth and attenuates soil pathogen resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Bartoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
+                <w:t xml:space="preserve">Andrej Hurný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bouveret</w:t>
+                <w:t xml:space="preserve">Candela Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Field</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicola Cavallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztina Ötvös</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Duclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121261⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15895-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02961710v1</w:t>
+                <w:t xml:space="preserve">hal-03161897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Proline-Rich Family Protein EXTENSIN33 Is Required for Etiolated Arabidopsis thaliana Hypocotyl Growth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of guanosine triphosphate and tetraphosphate in plants and algae using stable isotope-labelled internal standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Balcerowicz</w:t>
+                <w:t xml:space="preserve">Julia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastjen Schoenaers</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marios Nektarios Markakis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ben Field</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61 (6), pp.1191-1203. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.121261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcaa049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372955v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02961710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATION-CHLORIDE CO-TRANSPORTER 1 (CCC1) Mediates Plant Resistance against Pseudomonas syringae</w:t>
+                <w:t xml:space="preserve">The Proline-Rich Family Protein EXTENSIN33 Is Required for Etiolated Arabidopsis thaliana Hypocotyl Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baoda Han</w:t>
+                <w:t xml:space="preserve">Malgorzata Zdanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunhe Jiang</w:t>
+                <w:t xml:space="preserve">Agnieszka Karolina Boron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoxin Cui</w:t>
+                <w:t xml:space="preserve">Daria Balcerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianing Mi</w:t>
+                <w:t xml:space="preserve">Sébastjen Schoenaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rob G. Roelfsema</w:t>
+                <w:t xml:space="preserve">Marios Nektarios Markakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 182 (2), pp.1052-1065. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (6), pp.1191-1203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.01279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcaa049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161798v1</w:t>
+                <w:t xml:space="preserve">hal-04372955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and dynamic mechanical characterization of miscanthus stem fragments: Effects of genotypes, positions along the stem and their relation with biochemical and structural characteristics</w:t>
+                <w:t xml:space="preserve">CATION-CHLORIDE CO-TRANSPORTER 1 (CCC1) Mediates Plant Resistance against Pseudomonas syringae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Chupin</w:t>
+                <w:t xml:space="preserve">Baoda Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+                <w:t xml:space="preserve">Yunhe Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter de Ridder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
+                <w:t xml:space="preserve">Guoxin Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianing Mi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rob G. Roelfsema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112863⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182 (2), pp.1052-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.01279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921257v1</w:t>
+                <w:t xml:space="preserve">hal-03161798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialized phenolic compounds in seeds: structures, functions, and regulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Thermal and dynamic mechanical characterization of miscanthus stem fragments: Effects of genotypes, positions along the stem and their relation with biochemical and structural characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110471⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.112863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861169v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’holobionte « vigne » face au dépérissement ou quand le « vivre ensemble » n’est plus à l’équilibre</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specialized phenolic compounds in seeds: structures, functions, and regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evert van Schaik</w:t>
+                <w:t xml:space="preserve">Massimiliano Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Adrian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 296, pp.110471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02624886v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucans and Microtubules Synergistically Maintain Meristem Geometry and Phyllotaxis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenqian Chen</w:t>
+                <w:t xml:space="preserve">L’holobionte « vigne » face au dépérissement ou quand le « vivre ensemble » n’est plus à l’équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien J. Sechet</w:t>
+                <w:t xml:space="preserve">Héloise Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Sophie Martin</w:t>
+                <w:t xml:space="preserve">Pauline Bettenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bovio</w:t>
+                <w:t xml:space="preserve">Evert van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173, pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02351790v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’holobionte vigne, un levier biologique pour lutter contre les dépérissements ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marielle Adrian</w:t>
+                <w:t xml:space="preserve">Xyloglucans and Microtubules Synergistically Maintain Meristem Geometry and Phyllotaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Sechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bovio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181 (3), pp.1191-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620078v1</w:t>
+                <w:t xml:space="preserve">hal-02351790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clone-Dependent Expression of Esca Disease Revealed by Leaf Metabolite Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Coelho</w:t>
+                <w:t xml:space="preserve">L’holobionte vigne, un levier biologique pour lutter contre les dépérissements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evert van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.23-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02173779v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligogalacturonide production upon Arabidopsis thaliana – Botrytis cinerea interaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clone-Dependent Expression of Esca Disease Revealed by Leaf Metabolite Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie S. Guenin</w:t>
+                <w:t xml:space="preserve">Florian Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Miart</w:t>
+                <w:t xml:space="preserve">Christelle Lemaître-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Soulié</w:t>
+                <w:t xml:space="preserve">Claire Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1900317116⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351884v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The auxin-regulated CrRLK1L kinase &amp;lt;em&amp;gt;ERULUS&amp;lt;/em&amp;gt; controls cell wall composition during root hair tip growth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gordon Breen</w:t>
+                <w:t xml:space="preserve">Oligogalacturonide production upon Arabidopsis thaliana – Botrytis cinerea interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine Hill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Zdanio</w:t>
+                <w:t xml:space="preserve">Olivier Habrylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Guenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.01.050⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (39), pp.19743-19752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1900317116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623818v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined enzymatic and metabolic analysis of grapevine cell responses to elicitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123, pp.141-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plaphy.2017.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenchyma cell wall structure in twining stem of Dioscorea balcanica (vol 24, pg 4653, 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasna Simonovic Radosavljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Bogdanovic Pristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Lj Mitrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (4), pp.2767-2767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10570-018-1706-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EB1 contributes to microtubule bundling and organization, along with root growth, in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Chabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim P. Dompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic M. Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (8), pp.UNSP bio030510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/bio.030510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Method for Strigolactone Quantification by Ultra High-Performance Liquid Chromatography - Electrospray Ionisation Tandem Mass Spectrometry Using Novel Deuterium Labelled Standards</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+                <w:t xml:space="preserve">The auxin-regulated CrRLK1L kinase &amp;lt;em&amp;gt;ERULUS&amp;lt;/em&amp;gt; controls cell wall composition during root hair tip growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastjen Schoenaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Balcerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+                <w:t xml:space="preserve">Gordon Breen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Zdanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pca.2714⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (5), pp.722-732 ; e1-e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324805v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana plants lacking the ARP2/3 complex show defects in cell wall assembly and auxin distribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validated Method for Strigolactone Quantification by Ultra High-Performance Liquid Chromatography - Electrospray Ionisation Tandem Mass Spectrometry Using Novel Deuterium Labelled Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Cifrova</w:t>
+                <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Garcia-Gonzalez</w:t>
+                <w:t xml:space="preserve">Amélie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innu Kotannal Baby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcx178⟩</w:t>
+              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pca.2714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624122v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tonoplastic inositol transporter INT1 from arabidopsis thaliana impacts cell elongation in a sucrose-dependent way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Maria Strobl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Kischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Heilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2018.01657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the Regulation of Gynoecium Morphogenesis by ETTIN via Cell Wall Dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis thaliana plants lacking the ARP2/3 complex show defects in cell wall assembly and auxin distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu C. A. Reymond</w:t>
+                <w:t xml:space="preserve">Vaidurya Pratap Sahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dupire</w:t>
+                <w:t xml:space="preserve">Petra Cifrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Battu</w:t>
+                <w:t xml:space="preserve">Judith Garcia-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Dubrulle</w:t>
+                <w:t xml:space="preserve">Innu Kotannal Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 178 (3), pp.1222-1232. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (5), pp.777-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.18.00745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcx178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348755v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenchyma cell wall structure in twining stem of Dioscorea balcanica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for the Regulation of Gynoecium Morphogenesis by ETTIN via Cell Wall Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Lj. Mitrovic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
+                <w:t xml:space="preserve">Amélie Andres Andres-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu C. A. Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Battu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-017-1460-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178 (3), pp.1222-1232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.00745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617748v1</w:t>
+                <w:t xml:space="preserve">hal-02348755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanosine tetraphosphate modulates salicylic acid signalling and the resistance of $Arabidopsis\ thaliana$ to Turnip mosaic virus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Seddik Harchouni</w:t>
+                <w:t xml:space="preserve">Parenchyma cell wall structure in twining stem of Dioscorea balcanica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasna Simonovic Radosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Bogdanovic Pristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Aleksandra Lj. Mitrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Steinbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (3), pp.634 - 646. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (11), pp.4653-4669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-017-1460-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01926890v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSPARENT TESTA 16 and 15 act through different mechanisms to control proanthocyanidin accumulation in Arabidopsis testa</w:t>
+                <w:t xml:space="preserve">Guanosine tetraphosphate modulates salicylic acid signalling and the resistance of $Arabidopsis\ thaliana$ to Turnip mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjia Xu</w:t>
+                <w:t xml:space="preserve">Hela Abdelkefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bobet</w:t>
+                <w:t xml:space="preserve">Matteo Sugliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Le Gourrierec</w:t>
+                <w:t xml:space="preserve">Hang Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaris Grain</w:t>
+                <w:t xml:space="preserve">Seddik Harchouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délphine de Vos</w:t>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (11), </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.634 - 646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536007v1</w:t>
+                <w:t xml:space="preserve">cea-01926890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rice sucrose partitioning mediated by a putative pectin methyltransferase and homogalacturonan methylesterification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingbao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5954,8189 +5954,8323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of RWA genes in hybrid aspen affects xylan acetylation and wood saccharification</w:t>
+                <w:t xml:space="preserve">TRANSPARENT TESTA 16 and 15 act through different mechanisms to control proanthocyanidin accumulation in Arabidopsis testa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prashant Mohan-Anupama Pawar</w:t>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ratke</w:t>
+                <w:t xml:space="preserve">Sophie Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vimal K. Balasubramanian</w:t>
+                <w:t xml:space="preserve">José Le Gourrierec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sun-Li Chong</w:t>
+                <w:t xml:space="preserve">Damaris Grain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhavi Latha Gandla</w:t>
+                <w:t xml:space="preserve">Délphine de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 214 (4), pp.1491-1505. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607003v1</w:t>
+                <w:t xml:space="preserve">hal-01536007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the radial stem composition on the thermal behaviour of miscanthus and sorghum genotypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Downregulation of RWA genes in hybrid aspen affects xylan acetylation and wood saccharification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter De Ridder</w:t>
+                <w:t xml:space="preserve">Prashant Mohan-Anupama Pawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
+                <w:t xml:space="preserve">Christine Ratke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Soutiras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
+                <w:t xml:space="preserve">Vimal K. Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun-Li Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavi Latha Gandla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.03.002⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), pp.1491-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497303v1</w:t>
+                <w:t xml:space="preserve">hal-01607003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDP-L-fucose is required for boundary definition in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
+                <w:t xml:space="preserve">Influence of the radial stem composition on the thermal behaviour of miscanthus and sorghum genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+                <w:t xml:space="preserve">Dieter De Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard B. Adroher</w:t>
+                <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millan Cortizo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Néro N. Borrega</w:t>
+                <w:t xml:space="preserve">Armelle Soutiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.12-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02379649v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea Border Cell Maturation and Release Involve Complex Cell Wall Structural Dynamics</w:t>
+                <w:t xml:space="preserve">GDP-L-fucose is required for boundary definition in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozef Mravec</w:t>
+                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyuan Guo</w:t>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksander Riise Hansen</w:t>
+                <w:t xml:space="preserve">Bernard B. Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Schuckel</w:t>
+                <w:t xml:space="preserve">Millan Cortizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stjepan Kresimir Kracun</w:t>
+                <w:t xml:space="preserve">Néro N. Borrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 174 (2), pp.1051-1066. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (21-22), pp.5801-5811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604191v1</w:t>
+                <w:t xml:space="preserve">hal-02379649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis leucine-rich repeat receptor kinase MIK2/LRR-KISS connects cell wall integrity sensing, root growth and response to abiotic and biotic stresses</w:t>
+                <w:t xml:space="preserve">Pea Border Cell Maturation and Release Involve Complex Cell Wall Structural Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieuwertje van Der Does</w:t>
+                <w:t xml:space="preserve">Jozef Mravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Boutrot</w:t>
+                <w:t xml:space="preserve">Xiaoyuan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Engelsdorf</w:t>
+                <w:t xml:space="preserve">Aleksander Riise Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Rhodes</w:t>
+                <w:t xml:space="preserve">Julia Schuckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph F. Mckenna</w:t>
+                <w:t xml:space="preserve">Stjepan Kresimir Kracun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (6), </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (2), pp.1051-1066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627334v1</w:t>
+                <w:t xml:space="preserve">hal-01604191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easier analysis of complex mixtures with highly resolved and sensitivity enhanced 2D quantitative NMR: application to tracking sugar phosphates in plants</w:t>
+                <w:t xml:space="preserve">The Arabidopsis leucine-rich repeat receptor kinase MIK2/LRR-KISS connects cell wall integrity sensing, root growth and response to abiotic and biotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Khlifi</w:t>
+                <w:t xml:space="preserve">Dieuwertje van Der Does</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mauve</w:t>
+                <w:t xml:space="preserve">Freddy Boutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Glab</w:t>
+                <w:t xml:space="preserve">Timo Engelsdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Gilard</w:t>
+                <w:t xml:space="preserve">Jack Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hodges</w:t>
+                <w:t xml:space="preserve">Joseph F. Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (15), pp.2328-2333. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7AY00316A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463562v1</w:t>
+                <w:t xml:space="preserve">hal-02627334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial defects confer tolerance against cellulose deficiency</w:t>
+                <w:t xml:space="preserve">An easier analysis of complex mixtures with highly resolved and sensitivity enhanced 2D quantitative NMR: application to tracking sugar phosphates in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhubing Hu</w:t>
+                <w:t xml:space="preserve">Soumaya Khlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Vanderhaeghen</w:t>
+                <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toon Cools</w:t>
+                <w:t xml:space="preserve">Nathalie Glab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Wang</w:t>
+                <w:t xml:space="preserve">Francoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge de Clercq</w:t>
+                <w:t xml:space="preserve">Michael Hodges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (9), pp.2276-2290. </w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (15), pp.2328-2333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.16.00540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7AY00316A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602795v1</w:t>
+                <w:t xml:space="preserve">hal-03463562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Coffea arabica L. ‘Laurina’ and C. arabica ‘Bourbon’ seedlings grown in daylight or darkness for their polysaccharidic cell wall composition and caffeine and chlorogenic acid contents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Noirot</w:t>
+                <w:t xml:space="preserve">Cell adhesion in plants is under the control of putative O-fucosyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Chabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-015-1309-x⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143 (14), pp.2536-2540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.132308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403676v1</w:t>
+                <w:t xml:space="preserve">hal-01602505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell adhesion in plants is under the control of putative O-fucosyltransferases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mouille</w:t>
+                <w:t xml:space="preserve">Sensitive, highly resolved, and quantitative H-1-C-13 NMR data in one go for tracking metabolites in vegetal extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Khlifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Farjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 143 (14), pp.2536-2540. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (36), pp.6142-6145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.132308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cc01783e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602505v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive, highly resolved, and quantitative H-1-C-13 NMR data in one go for tracking metabolites in vegetal extracts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soumaya Khlifi</w:t>
+                <w:t xml:space="preserve">Expression of fungal acetyl xylan esterase in Arabidopsis thaliana improves saccharification of stem lignocellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Mohan-Anupama Pawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gilard</w:t>
+                <w:t xml:space="preserve">Marta Derba-Maceluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun-Li Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+                <w:t xml:space="preserve">Leonardo D. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Farjon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Miedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (36), pp.6142-6145. </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.387-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cc01783e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638838v1</w:t>
+                <w:t xml:space="preserve">hal-02632344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of fungal acetyl xylan esterase in Arabidopsis thaliana improves saccharification of stem lignocellulose</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitive, highly resolved, and quantitative 1 H-13 C NMR data in one time for tracking metabolites in vegetal extracts †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Khlifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Farjon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pbi.12393⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CC01783E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632344v1</w:t>
+                <w:t xml:space="preserve">hal-03130762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and pectin dynamics during abscission zone development and ripe fruit abscission of the monocot oil palm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peerapat Roongsattham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Morcillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Fooyontphanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peerapat Roongsattham</w:t>
+                <w:t xml:space="preserve">Chatchawan Jantasuriyarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somvong Tragoonrung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2016.00540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive, highly resolved, and quantitative 1 H-13 C NMR data in one time for tracking metabolites in vegetal extracts †</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitochondrial defects confer tolerance against cellulose deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhubing Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Vanderhaeghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toon Cools</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CC01783E⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (9), pp.2276-2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.16.00540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130762v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the Sugar Transporters AtSWEET11 and AtSWEET12 Affects Vascular Development and Freezing Tolerance in Arabidopsis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between Coffea arabica L. ‘Laurina’ and C. arabica ‘Bourbon’ seedlings grown in daylight or darkness for their polysaccharidic cell wall composition and caffeine and chlorogenic acid contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick a.W. Klemens</w:t>
+                <w:t xml:space="preserve">Sophie Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipankar Chakraborti</w:t>
+                <w:t xml:space="preserve">Isabelle Fock-Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica De marco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (11), pp.1687-1690. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (3), pp.665 - 674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2015.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-015-1309-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378977v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis leucine-rich repeat extensin (LRX) proteins modify cell wall composition and influence plant growth</w:t>
+                <w:t xml:space="preserve">Suppression of Dwarf and irregular xylem Phenotypes Generates Low-Acetylated Biomass Lines in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Draeger</w:t>
+                <w:t xml:space="preserve">Matthieu Bensussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tohnyui Ndinyanka Fabrice</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Valérie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloise Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin M. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-015-0548-8⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 168 (2), pp.452-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.00122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204198v1</w:t>
+                <w:t xml:space="preserve">hal-01204187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in cell wall monosaccharide composition during seed development in Coffea arabica L. Comparison between Coffea arabica var. Bourbon and Coffea arabica var. Laurina</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A SWI/SNF Chromatin Remodelling Protein Controls Cytokinin Production through the Regulation of Chromatin Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Jegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0138276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-015-1268-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01403675v1</w:t>
+                <w:t xml:space="preserve">hal-02379647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Dwarf and irregular xylem Phenotypes Generates Low-Acetylated Biomass Lines in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
+                <w:t xml:space="preserve">LACCASE5 Is Required for Lignification of the Brachypodium distachyon Culm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Soulhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 168 (2), pp.452-463. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.00122⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 168 (1), pp.192--U951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.255489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204187v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SWI/SNF Chromatin Remodelling Protein Controls Cytokinin Production through the Regulation of Chromatin Architecture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Christ</w:t>
+                <w:t xml:space="preserve">Arabidopsis leucine-rich repeat extensin (LRX) proteins modify cell wall composition and influence plant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Draeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohnyui Ndinyanka Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin M. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-015-0548-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138276⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02379647v1</w:t>
+                <w:t xml:space="preserve">hal-01204198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LACCASE5 Is Required for Lignification of the Brachypodium distachyon Culm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations in cell wall monosaccharide composition during seed development in Coffea arabica L. Comparison between Coffea arabica var. Bourbon and Coffea arabica var. Laurina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fock-Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 168 (1), pp.192--U951. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (6), pp.1871 - 1881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.114.255489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-015-1268-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563837v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabinogalactan Glycosyltransferases Target to a Unique Subcellular Compartment That May Function in Unconventional Secretion in Plants</w:t>
+                <w:t xml:space="preserve">Disruption of the Sugar Transporters AtSWEET11 and AtSWEET12 Affects Vascular Development and Freezing Tolerance in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Peter Poulsen</w:t>
+                <w:t xml:space="preserve">Rozenn Le hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiphol Dilokpimol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
+                <w:t xml:space="preserve">Lara Spinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meike Burow</w:t>
+                <w:t xml:space="preserve">Patrick a.W. Klemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Geshi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dipankar Chakraborti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica De marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tra.12203⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (11), pp.1687-1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2015.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204140v1</w:t>
+                <w:t xml:space="preserve">hal-01378977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis PECTIN METHYLESTERASE17 is co-expressed with and processed by SBT3.5, a subtilisin-like serine protease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AUXIN BINDING PROTEIN1 links cell wall remodeling, auxin signaling, and cell expansion in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Graff</w:t>
+                <w:t xml:space="preserve">Sébastien Paque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ogier Surcouf</w:t>
+                <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Marcelo</w:t>
+                <w:t xml:space="preserve">David Alabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rayon</w:t>
+                <w:t xml:space="preserve">Cyril Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114 (6), pp.1161-1175. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1), pp.280-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.113.120048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204134v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUXIN BINDING PROTEIN1 links cell wall remodeling, auxin signaling, and cell expansion in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Arabinogalactan Glycosyltransferases Target to a Unique Subcellular Compartment That May Function in Unconventional Secretion in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Paque</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Christian Peter Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adiphol Dilokpimol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alabadi</w:t>
+                <w:t xml:space="preserve">Meike Burow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gaertner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naomi Geshi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (1), pp.280-295. </w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (11), pp.1219 - 1234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.113.120048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tra.12203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204044v1</w:t>
+                <w:t xml:space="preserve">hal-01204140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proline-rich protein-like PRPL1 controls elongation of root hairs in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis PECTIN METHYLESTERASE17 is co-expressed with and processed by SBT3.5, a subtilisin-like serine protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurgen van Orden</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
+                <w:t xml:space="preserve">Fabien Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Adriaensen</w:t>
+                <w:t xml:space="preserve">Lucile Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ogier Surcouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru308⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (6), pp.1161-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204149v1</w:t>
+                <w:t xml:space="preserve">hal-01204134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scavenging iron: a novel mechanism of plant immunity activation by microbial siderophores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Rigault</w:t>
+                <w:t xml:space="preserve">Proline-rich protein-like PRPL1 controls elongation of root hairs in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Karolina Boron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Riache</w:t>
+                <w:t xml:space="preserve">Jurgen van Orden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Nektarios Markakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Joseph</w:t>
+                <w:t xml:space="preserve">Dirk Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 164 (4), pp.2167-2183. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (18), pp.5485-5495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.113.233585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204049v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A galactosyltransferase acting on arabinogalactan protein glycans is essential for embryo development in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Scavenging iron: a novel mechanism of plant immunity activation by microbial siderophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi N. Geshi</w:t>
+                <w:t xml:space="preserve">Aude Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorunn Nergaard J. N. Johansen</w:t>
+                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiphol A. Dilokpimol</w:t>
+                <w:t xml:space="preserve">Martine Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia A. Rolland</w:t>
+                <w:t xml:space="preserve">Nassima Riache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia K. Belcram</w:t>
+                <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 76 (1), pp.128 - 137. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164 (4), pp.2167-2183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.233585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004321v1</w:t>
+                <w:t xml:space="preserve">hal-01204049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-golgi network localized ECHIDNA/Ypt interacting protein complex is required for the secretion of cell wall polysaccharides in [i]Arabidopsis[/i]</w:t>
+                <w:t xml:space="preserve">A galactosyltransferase acting on arabinogalactan protein glycans is essential for embryo development in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine D. Gendre</w:t>
+                <w:t xml:space="preserve">Naomi N. Geshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather E. H. E. Mcfarlane</w:t>
+                <w:t xml:space="preserve">Jorunn Nergaard J. N. Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errin E. Johnson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+                <w:t xml:space="preserve">Adiphol A. Dilokpimol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas A. Sjödin</w:t>
+                <w:t xml:space="preserve">Aurelia A. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.113.112482⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (1), pp.128 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001547v1</w:t>
+                <w:t xml:space="preserve">hal-01004321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell expansion-mediated organ growth is affected by mutations in three EXIGUA genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trans-golgi network localized ECHIDNA/Ypt interacting protein complex is required for the secretion of cell wall polysaccharides in [i]Arabidopsis[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Manuel Perez-Perez</w:t>
+                <w:t xml:space="preserve">Delphine D. Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Gonzalez-Bayon</w:t>
+                <w:t xml:space="preserve">Heather E. H. E. Mcfarlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Munoz-Viana</w:t>
+                <w:t xml:space="preserve">Errin E. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néro Borrega</w:t>
+                <w:t xml:space="preserve">Andreas A. Sjödin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (5), </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (7), pp.2633-2646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.113.112482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190782v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis and incorporation of side-chain-truncated lignin monomers to reduce lignin polymerization and enhance saccharification</w:t>
+                <w:t xml:space="preserve">Cell expansion-mediated organ growth is affected by mutations in three EXIGUA genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymerick Eudes</w:t>
+                <w:t xml:space="preserve">Silvia Rubio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthe George</w:t>
+                <w:t xml:space="preserve">Jose Manuel Perez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purba Mukerjee</w:t>
+                <w:t xml:space="preserve">Rebeca Gonzalez-Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin S. Kim</w:t>
+                <w:t xml:space="preserve">Rafael Munoz-Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+                <w:t xml:space="preserve">Néro Borrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (5), pp.609 - 620. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2012.00692.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003428v1</w:t>
+                <w:t xml:space="preserve">hal-01190782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">γ -Aminobutyric acid transaminase deficiency impairs central carbon metabolism and leads to cell wall defects during salt stress in Arabidopsis roots</w:t>
+                <w:t xml:space="preserve">Biosynthesis and incorporation of side-chain-truncated lignin monomers to reduce lignin polymerization and enhance saccharification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hughes Renault</w:t>
+                <w:t xml:space="preserve">Aymerick Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak El Amrani</w:t>
+                <w:t xml:space="preserve">Anthe George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Purba Mukerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin S. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12033⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (5), pp.609 - 620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2012.00692.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818280v1</w:t>
+                <w:t xml:space="preserve">hal-01003428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Cell Wall Homeostasis Is Mediated by Brassinosteroid Feedback Signaling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">γ -Aminobutyric acid transaminase deficiency impairs central carbon metabolism and leads to cell wall defects during salt stress in Arabidopsis roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen S. Greiner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+                <w:t xml:space="preserve">Hughes Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman H. Hoefte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelhak El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2012.07.036⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (5), pp.1009-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004527v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESKIMO1 disruption in Arabidopsis alters vascular tissue and impairs water transport.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant Cell Wall Homeostasis Is Mediated by Brassinosteroid Feedback Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloïse Ducamp</w:t>
+                <w:t xml:space="preserve">Sebastian S. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen M North</w:t>
+                <w:t xml:space="preserve">Jozef J. Mravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steffen S. Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman H. Hoefte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016645⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (18), pp.1732 - 1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2012.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593947v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIN Polarity Maintenance by the Cell Wall in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Feraru</w:t>
+                <w:t xml:space="preserve">ESKIMO1 disruption in Arabidopsis alters vascular tissue and impairs water transport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mugurel Ioan Feraru</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Fortabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Kleine-Vehn</w:t>
+                <w:t xml:space="preserve">Aloïse Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martinière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
+                <w:t xml:space="preserve">Helen M North</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.01.036⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.e16645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019303v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochrome regulation of cellulose synthesis in arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PIN Polarity Maintenance by the Cell Wall in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry T. Desprez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+                <w:t xml:space="preserve">Elena Feraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
+                <w:t xml:space="preserve">Mugurel Ioan Feraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine M. Gonneau</w:t>
+                <w:t xml:space="preserve">Jürgen Kleine-Vehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (21), pp.1822 - 1827. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.09.026⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.338-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001243v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of pectin methylesterase 3 as a basic pectin methylesterase isoform involved in adventitious rooting in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie S. Guenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Mareck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Rayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Placide Assoumou Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 192 (1), pp.114 - 126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03797.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor BELLRINGER modulates phyllotaxis by regulating the expression of a pectin methylesterase in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytochrome regulation of cellulose synthesis in arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain R. Louvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorunn Nergaard J. N. Johansen</w:t>
+                <w:t xml:space="preserve">Volker V. Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien F. Salsac</w:t>
+                <w:t xml:space="preserve">Thierry T. Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima H. Morin</w:t>
+                <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.072496⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (21), pp.1822 - 1827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000628v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for pectin de-methylesterification in a developmentally regulated growth acceleration in dark-grown Arabidopsis hypocotyls</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The transcription factor BELLRINGER modulates phyllotaxis by regulating the expression of a pectin methylesterase in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Wolf</w:t>
+                <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kris Vissenberg</w:t>
+                <w:t xml:space="preserve">Romain R. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorunn Nergaard J. N. Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Delacourt</w:t>
+                <w:t xml:space="preserve">Fabien F. Salsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima H. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03409.x⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138 (21), pp.4733 - 4741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.072496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203918v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing and analysis of the model grass Brachypodium distachyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+                <w:t xml:space="preserve">A role for pectin de-methylesterification in a developmentally regulated growth acceleration in dark-grown Arabidopsis hypocotyls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Juergen van Orden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+                <w:t xml:space="preserve">Sebastian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth E.J. Chapman</w:t>
+                <w:t xml:space="preserve">Kris Vissenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sibout</w:t>
+                <w:t xml:space="preserve">Julien Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 463, pp.763-768. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 188 (3), pp.726-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature08747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03409.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964370v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High nitrogen fertilization and stem leaning have overlapping effects on wood formation in poplar but invoke largely distinct molecular pathways</w:t>
+                <w:t xml:space="preserve">Genome sequencing and analysis of the model grass Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique E. Pitre</w:t>
+                <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lafarguette</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Boyle</w:t>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pavy</w:t>
+                <w:t xml:space="preserve">Elisabeth E.J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Caron</w:t>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (10), pp.1273-1289. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 463, pp.763-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpq073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature08747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203930v1</w:t>
+                <w:t xml:space="preserve">hal-00964370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abscisic acid deficiency causes changes in cuticle permeability and pectin composition that influence tomato resistance to Botrytis cinerea</w:t>
+                <w:t xml:space="preserve">High nitrogen fertilization and stem leaning have overlapping effects on wood formation in poplar but invoke largely distinct molecular pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrien Curvers</w:t>
+                <w:t xml:space="preserve">Frederique E. Pitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Seifi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
+                <w:t xml:space="preserve">Florian Lafarguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riet de Rycke</w:t>
+                <w:t xml:space="preserve">Brian Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bob Asselberg</w:t>
+                <w:t xml:space="preserve">Nathalie Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.110.158972⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (10), pp.1273-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpq073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203926v1</w:t>
+                <w:t xml:space="preserve">hal-01203930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin May Hinder the Unfolding of Xyloglucan Chains during Cell Deformation: Implications of the Mechanical Performance of Arabidopsis Hypocotyls with Pectin Alterations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abscisic acid deficiency causes changes in cuticle permeability and pectin composition that influence tomato resistance to Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Eder</w:t>
+                <w:t xml:space="preserve">Katrien Curvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuchika Yamauchi</w:t>
+                <w:t xml:space="preserve">Hamed Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolai Obel</w:t>
+                <w:t xml:space="preserve">Riet de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antje Reinecke</w:t>
+                <w:t xml:space="preserve">Bob Asselberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2 (5), pp.990-999. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 154 (2), pp.847-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mp/ssp065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.110.158972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373039v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification, cloning and functional characterization of an endogenous beta-glucuronidase in Arabidopsis thaliana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pectin May Hinder the Unfolding of Xyloglucan Chains during Cell Deformation: Implications of the Mechanical Performance of Arabidopsis Hypocotyls with Pectin Alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+                <w:t xml:space="preserve">Willie Abasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Goyallon</w:t>
+                <w:t xml:space="preserve">Michaela Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoran Minic</w:t>
+                <w:t xml:space="preserve">Kazuchika Yamauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Obel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Reinecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcn108⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (5), pp.990-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/ssp065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661662v1</w:t>
+                <w:t xml:space="preserve">hal-04373039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced number of homogalacturonan domains in pectins of an Arabidopsis mutant enhances the flexibility of the polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (5), pp.1454-1460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm701321g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; phyllotaxis is controlled by the methyl-esterification status of cell-wall pectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorunn Nergaard J. N. Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (24), pp.1943-1948. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2008.10.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A naturally occurring mutation in an Arabidopsis accession affects a beta-D-galactosidase that increases the hydrophilic potential of rhamnogalacturonan I in seed mucilage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Loudet</w:t>
+                <w:t xml:space="preserve">Purification, cloning and functional characterization of an endogenous beta-glucuronidase in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymerick Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Kronenberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Goyallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Minic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.107050179⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (9), pp.1331-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcn108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660522v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogalacturonan synthesis in Arabidopsis thaliana requires a Golgi-localized protein with a putative methyltransferase domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathlene Eland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Effroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50 (4), pp.605-614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03086.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcription factor WIN1/SHN1 regulates cutin biosynthesis in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubini Kannangara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Branigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Penfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijaya Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.1278-1294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.106.047076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Trait Loci Analysis of Primary Cell Wall Composition in Arabidopsis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A naturally occurring mutation in an Arabidopsis accession affects a beta-D-galactosidase that increases the hydrophilic potential of rhamnogalacturonan I in seed mucilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Audrey Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Kronenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.106.079384⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (12), pp.3990-4006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.107050179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373071v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci analysis of primary cell wall composition in arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Witucka-Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 141 (3), pp.1035-1044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.106.079384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutants in DEFECTIVE GLYCOSYLATION, an Arabidopsis homolog of an oligosaccharyltransferase complex subunit, show protein underglycosylation and defects in cell differentiation and growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Trait Loci Analysis of Primary Cell Wall Composition in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lerouxel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+                <w:t xml:space="preserve">Hanna Witucka-Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Andeme-Onzighi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martial Seveno</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 141 (3), pp.1035-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.079384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676212v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CINNAMYL ALCOHOL DEHYDROGENASE-C and -D are the primary genes involved in lignin biosynthesis in the floral stem of Arabidopsis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Mutants in DEFECTIVE GLYCOSYLATION, an Arabidopsis homolog of an oligosaccharyltransferase complex subunit, show protein underglycosylation and defects in cell differentiation and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lerouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andeme-Onzighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (7), pp.2059-2076</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42 (4), pp.455-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669388v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism and regulation of cellulose synthesis in primary walls: lessons from cellulose-deficient Arabidopsis mutants</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CINNAMYL ALCOHOL DEHYDROGENASE-C and -D are the primary genes involved in lignin biosynthesis in the floral stem of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymerick Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (7), pp.2059-2076</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04373072v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A procedure for the clustering of cell wall mutants in the model plant arabidopsis based on fourier-transform infrared (FT-IR) spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">The mechanism and regulation of cellulose synthesis in primary walls: lessons from cellulose-deficient Arabidopsis mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (3/4), pp.351-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:CELL.0000046415.45774.80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0266476032000053745⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01222426v1</w:t>
+                <w:t xml:space="preserve">hal-04373072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and identification of arabidopsis cell wall mutants using fourier transfrom infrared (FT-IR) microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mannaïg Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvère Pagant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35 (3), pp.393-404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-313X.2003.01807.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUASIMODO1 Encodes a Putative Membrane-Bound Glycosyltransferase Required for Normal Pectin Synthesis and Cell Adhesion in Arabidopsis</w:t>
+                <w:t xml:space="preserve">A procedure for the clustering of cell wall mutants in the model plant arabidopsis based on fourier-transform infrared (FT-IR) spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bouton</w:t>
+                <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leboeuf</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mannaïg Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (6), pp.669-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0266476032000053745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.004259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02677563v1</w:t>
+                <w:t xml:space="preserve">hal-01222426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Loci Control Phytoglycogen Production in the Monocellular Green Alga Chlamydomonas reinhardtii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUASIMODO1 Encodes a Putative Membrane-Bound Glycosyltransferase Required for Normal Pectin Synthesis and Cell Adhesion in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Colleoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Buleon</w:t>
+                <w:t xml:space="preserve">Edouard Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gallant</w:t>
+                <w:t xml:space="preserve">M-Therese Leydecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Talbotec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (10), pp.2577-2590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.004259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085523v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Characterization of Wild-Type and Mutant Isoamylases of Chlamydomonas reinhardtii Supports a Function of the Multimeric Enzyme Organization in Amylopectin Maturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
+                <w:t xml:space="preserve">Two Loci Control Phytoglycogen Production in the Monocellular Green Alga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Hulst</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 125, pp.1723-1731</w:t>
+              <w:t xml:space="preserve">, 2001, 125, pp.1710-1722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085526v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCUSTE1 encodes a cellulose synthase required for normal cell elongation specifically in roots and dark-grown hypocotyls of Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical Characterization of Wild-Type and Mutant Isoamylases of Chlamydomonas reinhardtii Supports a Function of the Multimeric Enzyme Organization in Amylopectin Maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dauvillee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Fagard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guislaine Refregier</w:t>
+                <w:t xml:space="preserve">Christophe Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Hulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 125, pp.1723-1731</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698876v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The debranching enzyme complex missing in glycogen accumulating mutants of Chlamydomonas reinhardtii displays an isoamylase-type specificity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PROCUSTE1 encodes a cellulose synthase required for normal cell elongation specifically in roots and dark-grown hypocotyls of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Slomianny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
+                <w:t xml:space="preserve">Mathilde Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refregier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (12), pp.2409-2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.12.12.2409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085517v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure and expression of the wheat starch synthase III gene. Motifs in the expressed gene define the lineage of the starch synthase III gene family</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sadequr Rahman</w:t>
+                <w:t xml:space="preserve">The debranching enzyme complex missing in glycogen accumulating mutants of Chlamydomonas reinhardtii displays an isoamylase-type specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Clarke</w:t>
+                <w:t xml:space="preserve">Virginie Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Slomianny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 123 (2), pp.613-624</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 157, pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604719v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel, starch-like polysaccharides are synthesized by an unbound form of granule-bound starch synthase in glycogen-accumulating mutants of Chlamydomonas reinhardtii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The structure and expression of the wheat starch synthase III gene. Motifs in the expressed gene define the lineage of the starch synthase III gene family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Colleoni</w:t>
+                <w:t xml:space="preserve">Zhongyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Shaw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+                <w:t xml:space="preserve">Greg Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C d'Hulst</w:t>
+                <w:t xml:space="preserve">Behjat Kosar-Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadequr Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 119, pp.321-329</w:t>
+              <w:t xml:space="preserve">, 2000, 123 (2), pp.613-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691913v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starches from A to C. Chlamydomonas reinhardtii as a model microbial system to investigate the biosynthesis of the plant amylopectin crystal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Novel, starch-like polysaccharides are synthesized by an unbound form of granule-bound starch synthase in glycogen-accumulating mutants of Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dauvillée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Hulst</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C d'Hulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 115, pp.949-957. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 119, pp.321-329</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689927v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Starches from A to C. Chlamydomonas reinhardtii as a model microbial system to investigate the biosynthesis of the plant amylopectin crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Hulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 115, pp.949-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.115.3.949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From glycogen to amylopectin : a model for the biogenesis of the plant starch granule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han-Ping Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Keeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 86, pp.349-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14146,927 +14280,927 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics and metabolomics to characterize and identify fungal metabolites phytotoxic to Phelipanche ramosa, a parasitic plant of crops</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Steinberg</w:t>
+                <w:t xml:space="preserve">Influence of bioresource on mineral binders hydration and vegetal concretes compressive strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bardouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893914v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bioresource on mineral binders hydration and vegetal concretes compressive strength</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mouille</w:t>
+                <w:t xml:space="preserve">Transcriptomics and metabolomics to characterize and identify fungal metabolites phytotoxic to Phelipanche ramosa, a parasitic plant of crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Corréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682559v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la variabilité des bioressources sur l'hydratation de liants minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français du Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saclay, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.41.1.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bioresource variability on the hydration of mineral binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Bio-based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification OligoGalacturonides (OGs) involved in the control of cell adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grandjean</w:t>
+                <w:t xml:space="preserve">Pectin remodeling belongs to a homeostatic system and triggers trasncriptomic and hormonal modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées du Réseau Français des parois</w:t>
+              <w:t xml:space="preserve">13èmes journées du Réseau Français des parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561485v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling and sensing: the role of Class II TREHALOSE 6-PHOSPHATE SYNTHASE genes in suppression of eskimo1 dwarfism phenotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Duran Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Botran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School "Plant Sugars"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saclay Plant Sciences, Jul 2022, Saint-Lambert-des-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin remodeling belongs to a homeostatic system and triggers trasncriptomic and hormonal modulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Guénin</w:t>
+                <w:t xml:space="preserve">Identification OligoGalacturonides (OGs) involved in the control of cell adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouton</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Chabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées du Réseau Français des parois</w:t>
+              <w:t xml:space="preserve">3èmes journées du Réseau Français des parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523560v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification OligoGalacturonides (OGs) involved in the control of cell adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15075,1163 +15209,1163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Chabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Cell Wall Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical treatments of miscanthus stem fragments on polysaccharide release in the presence of cement and on the mechanical properties of bio-based concrete materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herman Höfte</w:t>
+                <w:t xml:space="preserve">The mode of action of pectin methylesterases as a determinant of pectin structure, cell wall mechanics and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Habrylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Polysaccharide Conference, EPNOE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">XVth Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424228v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mode of action of pectin methylesterases as a determinant of pectin structure, cell wall mechanics and growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+                <w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181524v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">11. International workshop on grapevine trunk diseases (IWGTD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of British Columbia (UBC). CAN., Jul 2019, Penticton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788391v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Coelho</w:t>
+                <w:t xml:space="preserve">Influence of chemical treatments of miscanthus stem fragments on polysaccharide release in the presence of cement and on the mechanical properties of bio-based concrete materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Oñate Narciso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International workshop on grapevine trunk diseases (IWGTD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of British Columbia (UBC). CAN., Jul 2019, Penticton, Canada</w:t>
+              <w:t xml:space="preserve">6th International Polysaccharide Conference, EPNOE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735467v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression clone-dépendante de l’Esca chez la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christia Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the nature of atmosphere during thermal treatment on chemical compositions and properties of miscanthus. Application to miscanthus-filled concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi To Loan Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth French-Romanian Polymer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the nature of atmosphere during thermal treatment on chemical compositions and properties of miscanthus. Application to miscanthus-filled concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi To Loan Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2nd International EPNOE Junior Scientists Meeting - Future Perspectives in Polysaccharides Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of the sugar transporters AtSWEET11 and AtSWEET12 affects vascular development and freezing tolerance in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Spinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick A. W. Klemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipankar Chakraborti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the SEB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Brighton (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the amount and position of cellulose in plant stems on the behavior of plant stem reinforced-polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi To Loan Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Girones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16250,676 +16384,676 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Workshop on Cellulose, Regenerated Cellulose and Cellulose Derivatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Örnsköldsvik, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the chemical composition on the thermal properties of miscanthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2015 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocarburants, biomatériaux, chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Dahuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Formation pour les Enseignants du Second Degré, Académie de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the retting process on hemp (Cannabis sativa) long fibers,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId654" w:history="1">
+                <w:t xml:space="preserve">Caractérisations histologique et biochimique des fibres longues de chanvre (Cannabis sativa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er symposium sur les biotechnologies appliqués aux lignocelluloses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque le chanvre dans tous ses états : de la plante au composite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Futuroscope Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496413v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations histologique et biochimique des fibres longues de chanvre (Cannabis sativa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId654" w:history="1">
+                <w:t xml:space="preserve">Effect of the retting process on hemp (Cannabis sativa) long fibers,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque le chanvre dans tous ses états : de la plante au composite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Futuroscope Poitiers, France</w:t>
+              <w:t xml:space="preserve">1er symposium sur les biotechnologies appliqués aux lignocelluloses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496377v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 88 KD DEBRANCHING ENZYME MISSING IN GLYCOGEN ACCUMULATING MUTANTS OF CLAMYDOMONAS REINHARDTII DISPLAYS AN ISOAMYLASE-TYPE SPECIFICITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Slomiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GENETIC TAILORING OF NOVEL STARCH POLYMERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Steven Ball, Sep 1999, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16929,1775 +17063,1775 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential herbicidal metabolites from Fusarium venenatum against major parasitic weed branched broomrape Phelipanche ramosa (L.) Pomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Corréard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th World Congress on Parasitic Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nara, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialisation de l’efficacité d’un stimulateur de défense par un biostimulant contre le mildiou de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Plant Observatory-Chemistry, Metabolism: a platform for plant hormone measurement and identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boutet-Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPGSA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The holobiont, a biological lever to manage some declines of grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bettenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evert van Schaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. th International Workshop on Grapevine Trunk Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Penticton, Canada. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christia Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Logrono, Spain. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of flavonoid biosynthesis in Arabidopsis seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délphine de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Grain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Chabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Sciences for the Future, SPS symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clone-dependent expression of grapevine esca-disease. International congress on grapevine and wine research.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moret F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemaitre-Guillec C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clmeent G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negrel J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MALADIE DU BOIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, LOGRONO, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrose promotes cytokinin synthesis and auxin export during axillary bud outgrowth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auxins and Cytokinins in Plant Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Prague, Czech Republic. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of pectin methylesterases (PMEs) by subtilases (SBTs) and pectin methylesterases inhibitors (PMEIs) during root growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogier Surcouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for pectin methylesterases (PMEs) in dark-grown hypocotyl elongation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Hocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogier Surcouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mareck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degree of methylesterification of pectins and the control of elongation rate in dark-grown hypocotyls in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Placide Assoumou Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lamour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mareck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degree of methylesterification of pectins and the control of elongation rate in dark-grown hypocotyls in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Placide Assoumou Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lamour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mareck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIième Journée IFRMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for AtPME3 in Arabidopsis development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPROPORTIONATING ENZYME DEFINES A NOVEL STEP REQUIRED FOR NORMAL STARCH GRANULE BIOSYNTHESIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wattebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GENETIC TAILORING OF NOVEL STARCH POLYMERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Carry le Rouet, France. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18707,174 +18841,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des bioressources sur l'hydratation des liants minéraux et la résistance à la compression des bétons végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires du Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (1), Academic Journal of Civil Engineering, pp.78-86, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.42.1.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18884,258 +19018,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The middle lamella between anthropic and evolutionary contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawen Ben Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Walls – Research Milestones and Conceptual Insights.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialized metabolites in seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawen Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petriacq, P (Petriacq, P) ; Bouchereau, A (Bouchereau, A)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Advances in Botanical Research, 978-0-12-821688-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2020.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19145,130 +19279,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBTAINING PLANTS HAVING IMPROVED BIOMASS DIGESTIBILITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Durand-Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rogowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020/161306 PCI/EP2020/053140. 2020, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2020161306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19278,51 +19412,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galacturonic acid oxidation: a radical way to stick together</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19331,116 +19465,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Chabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-Tuning and Remodelling of Pectins Play a Key Role in the Maintenance of Cell Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19492,73 +19626,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin remodeling belongs to a homeostatic system and triggers transcriptomic and hormonal modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19580,95 +19714,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId718"/>
+      <w:footerReference w:type="default" r:id="rId725"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19736,51 +19870,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEA263E9"/>
+    <w:nsid w:val="C3E3A977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19967,51 +20101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-mouille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5493-754X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119458489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201132728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431692011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153759v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Suzuki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marion&#8208;poll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi To Loan Vo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17070966" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04279449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bendejacq-Seychelles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444310v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grandjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chabout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jobert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphgy.2024.1441158" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04871024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Corr&#233;ard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Perreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2023.113837" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Samalova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Melnikava" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Elsayad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Gahurova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad228" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263969v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt-Kiener" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vergne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2023.10.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mollier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Skrzyde&#322;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykr&#281;t" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T.T. Vo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103575" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.998273" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan O&#241;ate Narciso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115585" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D Kohorn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Dexter-Meldrum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances D H Zorensky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10040690" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329754v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kohorn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Zorensky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.199420" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Changenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macadr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Januario" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.662025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sureshbhai Devani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumlik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.05.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridgid Greed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kohorn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251922" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Boix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103429" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Hurn&#253;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Cuesta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cavallari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina &#214;tv&#246;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15895-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961710v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouveret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Field" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121261" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Zdanio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Karolina Boron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Balcerowicz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastjen Schoenaers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Nektarios Markakis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaa049" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161798v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoda Han" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Jiang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxin Cui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Mi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rob G. Roelfsema" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.01279" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lepiniec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110471" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624886v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Mah&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schaik" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351790v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sechet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Sophie Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00608" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620078v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lema&#238;tre-Guillier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosjean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01960" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351884v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Guenin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Souli&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1900317116" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623818v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Breen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Hill" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.01.050" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627772v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre Guillier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2017.12.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7BDBV3H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622255v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Simonovic Radosavljevic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Bogdanovic Pristov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Lj Mitrovic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Steinbach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-1706-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182309v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Besse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim P. Dompierre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic M. Coquelle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.030510" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324805v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2714" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624122v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidurya Pratap Sahi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cifrova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innu Kotannal Baby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx178" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621187v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Maria Strobl" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kischka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Heilmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schneider" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01657" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348755v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Andres-Robin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C. A. Reymond" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Battu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubrulle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00745" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617748v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Lj. Mitrovic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-017-1460-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01926890v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Abdelkefi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sugliani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Ke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Harchouni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12548" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lphine de Vos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx151" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604454v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghan Xu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbao Wu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Fu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Zhu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01555" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607003v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Mohan-Anupama Pawar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ratke" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimal K. Balasubramanian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Li Chong" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi Latha Gandla" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14489" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497303v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter De Ridder" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Soutiras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXSV8Z5F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379649v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Adroher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro N. Borrega" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx402" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604191v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Mravec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyuan Guo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Riise Hansen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schuckel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan Kresimir Kracun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00097" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627334v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje van Der Does" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Boutrot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Engelsdorf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Rhodes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F. Mckenna" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006832" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glab" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gilard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AY00316A" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602795v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhubing Hu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Vanderhaeghen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Cools" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge de Clercq" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00540" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Adler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fock-Bastide" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noirot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1309-x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602505v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.132308" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638838v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01783e" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632344v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Derba-Maceluch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo D. Gomez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Miedes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12393" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631298v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerapat Roongsattham" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Morcillo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fooyontphanich" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatchawan Jantasuriyarat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somvong Tragoonrung" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00540" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130762v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC01783E" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378977v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le&#160;hir" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Spinner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick&#160;a.W. Klemens" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Chakraborti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica De&#160;marco" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.08.007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204198v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Draeger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohnyui Ndinyanka Fabrice" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Kuhn" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0548-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403675v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1268-2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204187v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bensussan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloise Ducamp" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00122" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379647v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jegu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138276" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563837v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebris" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255489" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204140v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peter Poulsen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiphol Dilokpimol" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Burow" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Geshi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12203" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204134v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Senechal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Graff" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Surcouf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rayon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu035" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204044v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paque" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alabadi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaertner" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.120048" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204149v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen van Orden" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Adriaensen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru308" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204049v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aznar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Riache" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.233585" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004321v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi N. Geshi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorunn Nergaard J. N. Johansen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiphol A. Dilokpimol" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Rolland" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Belcram" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12281" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001547v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Gendre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. H. E. Mcfarlane" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errin E. Johnson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A. Sj&#246;din" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.112482" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190782v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rubio-Diaz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Perez-Perez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gonzalez-Bayon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz-Viana" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036500" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003428v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Eudes" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthe George" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purba Mukerjee" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin S. Kim" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2012.00692.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818280v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Renault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12033" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004527v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian S. Wolf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef J. Mravec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen S. Greiner" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H. Hoefte" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.07.036" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593947v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Ducamp" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016645" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019303v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Feraru" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugurel Ioan Feraru" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kleine-Vehn" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.036" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001243v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Gonneau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.09.026" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000974v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Mareck" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rayon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Lamour" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Placide Assoumou Ndong" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03797.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000628v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Peaucelle" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Salsac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072496" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203918v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen van Orden" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wolf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vissenberg" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delacourt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03409.x" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964370v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E.J. Chapman" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08747" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203930v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique E. Pitre" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Boyle" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pavy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Caron" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq073" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203926v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Curvers" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Seifi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riet de Rycke" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Asselberg" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.158972" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373039v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie Abasolo" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Eder" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuchika Yamauchi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Obel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Reinecke" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssp065" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661662v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goyallon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcn108" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668090v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefebvre" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm701321g" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663627v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.10.065" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660522v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Macquet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107050179" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665040v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cavelier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathlene Eland" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Effroy" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03086.x" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667180v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubini Kannangara" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Branigan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Penfield" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Rao" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.106.047076" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373071v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Witucka-Wall" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.079384" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659437v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676212v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andeme-Onzighi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bruyant" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Seveno" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669388v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373072v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CELL.0000046415.45774.80" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ2DMWZZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222426v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manna&#239;g Lecomte" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0266476032000053745" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208114v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Pagant" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01807.x" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677563v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leboeuf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Therese Leydecker" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Talbotec" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.004259" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085523v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvillee" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallant" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085526v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Morell" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Hulst" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698876v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.12.2409" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085517v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mestre" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604719v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyi Li" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mouille" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behjat Kosar-Hashemi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadequr Rahman" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Clarke" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691913v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colleoni" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shaw" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C d'Hulst" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689927v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.115.3.949" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695872v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Ping Guan" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha James" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Myers" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Keeling" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893914v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682559v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berger Cokely" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544076v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.39" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345082v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561485v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212529v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523560v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Lee" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471821v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424228v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181524v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788391v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735467v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789496v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christia Coelho" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513576v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lescure" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513586v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679681v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. W. Klemens" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513561v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350107v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chupin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ridder" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mija" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vincent" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809363v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Dahuron" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496413v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abot" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urbain" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496377v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317001v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomiany" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594724v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Corr&#233;ard," TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897740v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326220v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734820v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786229v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508915v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03123940v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moret F" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Guillec C" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clmeent G" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrel J" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742416v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peron" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115317v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115287v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demailly" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mareck" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127167v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lamour" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127188v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127182v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domon" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318690v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lienard" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926290v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.7" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143971v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawen Ben Malek" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738741v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawen Ben" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S006522962030077X#:~:text=Moreover%2C%20seeds%20accumulate%20a%20wide,depending%20on%20the%20considered%20species." TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.11.001" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212464v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577273v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517829v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776672v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-mouille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5493-754X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119458489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201132728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431692011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ahlendorf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khabat Vahabi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Fischer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Augustin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2025-fz6x8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi To Loan Vo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17070966" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Suzuki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marion&#8208;poll" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444310v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grandjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chabout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jobert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphgy.2024.1441158" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04871024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bendejacq-Seychelles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Corr&#233;ard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120531" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04279449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7813" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Samalova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Melnikava" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Elsayad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Gahurova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad228" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Perreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2023.113837" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263969v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt-Kiener" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vergne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2023.10.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mollier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Skrzyde&#322;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykr&#281;t" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112689" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.998273" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T.T. Vo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan O&#241;ate Narciso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115585" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103575" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kohorn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Zorensky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Dexter-Meldrum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.199420" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sureshbhai Devani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumlik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.05.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335574v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Changenet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macadr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Januario" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.662025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689493v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridgid Greed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kohorn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251922" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D Kohorn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances D H Zorensky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10040690" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Boix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103429" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Hurn&#253;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Cuesta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cavallari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina &#214;tv&#246;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15895-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouveret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Field" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121261" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Zdanio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Karolina Boron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Balcerowicz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastjen Schoenaers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Nektarios Markakis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaa049" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoda Han" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Jiang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxin Cui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Mi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rob G. Roelfsema" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.01279" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861169v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lepiniec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110471" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624886v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Mah&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schaik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351790v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sechet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Sophie Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00608" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173779v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lema&#238;tre-Guillier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosjean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01960" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Guenin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Souli&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1900317116" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre Guillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2017.12.013" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7BDBV3H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622255v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Simonovic Radosavljevic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Bogdanovic Pristov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Lj Mitrovic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Steinbach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-1706-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182309v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Besse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim P. Dompierre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic M. Coquelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.030510" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623818v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Breen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Hill" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.01.050" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2714" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621187v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Maria Strobl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kischka" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Heilmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schneider" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01657" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624122v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidurya Pratap Sahi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cifrova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innu Kotannal Baby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx178" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348755v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Andres-Robin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C. A. Reymond" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Battu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubrulle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00745" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617748v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Lj. Mitrovic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-017-1460-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01926890v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Abdelkefi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sugliani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Ke" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Harchouni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12548" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604454v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghan Xu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbao Wu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Fu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Zhu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01555" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536007v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lphine de Vos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx151" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607003v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Mohan-Anupama Pawar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ratke" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimal K. Balasubramanian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Li Chong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi Latha Gandla" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14489" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497303v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter De Ridder" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Soutiras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXSV8Z5F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379649v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Adroher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro N. Borrega" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx402" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604191v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Mravec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyuan Guo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Riise Hansen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schuckel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan Kresimir Kracun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00097" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627334v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje van Der Does" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Boutrot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Engelsdorf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Rhodes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F. Mckenna" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006832" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463562v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glab" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gilard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AY00316A" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602505v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.132308" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638838v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01783e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632344v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Derba-Maceluch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo D. Gomez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Miedes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12393" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130762v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC01783E" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631298v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerapat Roongsattham" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Morcillo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fooyontphanich" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatchawan Jantasuriyarat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somvong Tragoonrung" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00540" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602795v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhubing Hu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Vanderhaeghen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Cools" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge de Clercq" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00540" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403676v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Adler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fock-Bastide" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noirot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1309-x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204187v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bensussan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloise Ducamp" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00122" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379647v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jegu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138276" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563837v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebris" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255489" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204198v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Draeger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohnyui Ndinyanka Fabrice" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Kuhn" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0548-8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403675v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1268-2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378977v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le&#160;hir" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Spinner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick&#160;a.W. Klemens" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Chakraborti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica De&#160;marco" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.08.007" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204044v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paque" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alabadi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaertner" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.120048" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204140v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peter Poulsen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiphol Dilokpimol" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Burow" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Geshi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12203" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204134v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Senechal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Graff" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Surcouf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rayon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu035" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204149v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen van Orden" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Adriaensen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru308" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204049v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aznar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Riache" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.233585" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004321v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi N. Geshi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorunn Nergaard J. N. Johansen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiphol A. Dilokpimol" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Rolland" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Belcram" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12281" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001547v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Gendre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. H. E. Mcfarlane" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errin E. Johnson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A. Sj&#246;din" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.112482" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190782v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rubio-Diaz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Perez-Perez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gonzalez-Bayon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz-Viana" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036500" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003428v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Eudes" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthe George" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purba Mukerjee" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin S. Kim" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2012.00692.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818280v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Renault" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12033" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004527v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian S. Wolf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef J. Mravec" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen S. Greiner" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H. Hoefte" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.07.036" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593947v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Ducamp" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016645" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019303v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Feraru" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugurel Ioan Feraru" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kleine-Vehn" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.036" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000974v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Mareck" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rayon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Lamour" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Placide Assoumou Ndong" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03797.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001243v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Gonneau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.09.026" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000628v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Peaucelle" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Salsac" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072496" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203918v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen van Orden" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wolf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vissenberg" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delacourt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03409.x" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964370v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E.J. Chapman" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08747" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203930v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique E. Pitre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Boyle" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pavy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Caron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq073" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203926v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Curvers" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Seifi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riet de Rycke" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Asselberg" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.158972" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373039v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie Abasolo" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Eder" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuchika Yamauchi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Obel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Reinecke" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssp065" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668090v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefebvre" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm701321g" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663627v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.10.065" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661662v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goyallon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcn108" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665040v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cavelier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathlene Eland" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Effroy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03086.x" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667180v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubini Kannangara" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Branigan" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Penfield" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Rao" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.106.047076" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660522v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Macquet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107050179" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659437v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Witucka-Wall" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.079384" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373071v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676212v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerouxel" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andeme-Onzighi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bruyant" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Seveno" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669388v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373072v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CELL.0000046415.45774.80" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ2DMWZZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208114v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manna&#239;g Lecomte" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Pagant" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01807.x" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222426v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0266476032000053745" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677563v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leboeuf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Therese Leydecker" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Talbotec" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.004259" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085523v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvillee" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallant" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085526v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Morell" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Hulst" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698876v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.12.2409" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085517v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mestre" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604719v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyi Li" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mouille" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behjat Kosar-Hashemi" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadequr Rahman" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Clarke" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691913v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colleoni" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shaw" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C d'Hulst" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689927v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.115.3.949" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695872v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Ping Guan" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha James" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Myers" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Keeling" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682559v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berger Cokely" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893914v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544076v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.39" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345082v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523560v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Lee" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212529v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561485v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471821v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181524v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788391v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735467v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424228v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789496v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christia Coelho" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513576v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lescure" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513586v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679681v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. W. Klemens" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513561v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350107v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chupin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ridder" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mija" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vincent" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809363v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Dahuron" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496377v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abot" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urbain" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496413v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317001v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomiany" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594724v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Corr&#233;ard," TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897740v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326220v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734820v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786229v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508915v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03123940v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moret F" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Guillec C" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clmeent G" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrel J" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742416v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peron" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115317v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115287v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demailly" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mareck" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127167v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lamour" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127188v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127182v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domon" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318690v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lienard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926290v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.7" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143971v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawen Ben Malek" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738741v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawen Ben" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S006522962030077X#:~:text=Moreover%2C%20seeds%20accumulate%20a%20wide,depending%20on%20the%20considered%20species." TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.11.001" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212464v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577273v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517829v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776672v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>