--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -3082,404 +3082,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Independent Tasks on Multi-cores with GPU Accelerators</w:t>
+                <w:t xml:space="preserve">Fast Biological Sequence Comparison on Hybrid Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar 2013 - 11th International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54420-0_23⟩</w:t>
+              <w:t xml:space="preserve">43rd International Conference on Parallel Processing, ICPP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Minneapolis, United States. pp.501 - 509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2014.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921357v1</w:t>
+                <w:t xml:space="preserve">hal-01102263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Data Flow Program in XKaapi: A New Affinity Based Algorithm for Heterogeneous Architectures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">João V. F. Lima</w:t>
+                <w:t xml:space="preserve">Scheduling Independent Tasks on Multi-cores with GPU Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2014 Parallel Processing - 20th International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_47⟩</w:t>
+              <w:t xml:space="preserve">HeteroPar 2013 - 11th International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.228-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54420-0_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081629v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Biological Sequence Comparison on Hybrid Platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">Scheduling Data Flow Program in XKaapi: A New Affinity Based Algorithm for Heterogeneous Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Mendonca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Monna</w:t>
+                <w:t xml:space="preserve">João V. F. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference on Parallel Processing, ICPP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Minneapolis, United States. pp.501 - 509, </w:t>
+              <w:t xml:space="preserve">Euro-Par 2014 Parallel Processing - 20th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.560 - 571, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2014.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102263v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preemptive scheduling of independent tasks on multi-cores with GPU</w:t>
               </w:r>
@@ -3688,476 +3688,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bi-Objective Scheduling Algorithm for Desktop Grids with Uncertain Resource Availabilities</w:t>
+                <w:t xml:space="preserve">Tight Analysis of Relaxed Multi-Organization Scheduling Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Essafi</w:t>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europar 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">25th IEEE International Parallel and Distributed Processing Symposium (IPDPS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00591804v1</w:t>
+                <w:t xml:space="preserve">inria-00592174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight Analysis of Relaxed Multi-Organization Scheduling Algorithms</w:t>
+                <w:t xml:space="preserve">A Bi-Objective Scheduling Algorithm for Desktop Grids with Uncertain Resource Availabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+                <w:t xml:space="preserve">Adel Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Parallel and Distributed Processing Symposium (IPDPS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">Europar 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00592174v1</w:t>
+                <w:t xml:space="preserve">inria-00591804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPT scheduling algorithms with unavailability constraints under uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Essafi</w:t>
+                <w:t xml:space="preserve">Random graph generation for scheduling simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Mahjoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
+                <w:t xml:space="preserve">Swann Pérarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing: from multicores and GPU's to Petascale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France. pp.205-211</w:t>
+              <w:t xml:space="preserve">3rd International ICST Conference on Simulation Tools and Techniques (SIMUTools 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Malaga, Spain. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798451v1</w:t>
+                <w:t xml:space="preserve">hal-00471255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random graph generation for scheduling simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+                <w:t xml:space="preserve">LPT scheduling algorithms with unavailability constraints under uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Essafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International ICST Conference on Simulation Tools and Techniques (SIMUTools 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Malaga, Spain. pp.10</w:t>
+              <w:t xml:space="preserve">Parallel Computing: from multicores and GPU's to Petascale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France. pp.205-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471255v2</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Program Task Scheduling Algorithms for Dynamic SMP Clusters with Communication on the Fly</w:t>
               </w:r>
@@ -4272,64 +4272,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation issues of scheduling with reservations on desktop grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,51 +4380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment rater la validation de votre algorithme d'ordonnancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4432,51 +4432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of Renpar'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France. pp.1-2</w:t>
@@ -4518,51 +4518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling with Storage Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4594,204 +4594,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-criteria Scheduling Algorithm with Deployment in Cluster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feryal Windal</w:t>
+                <w:t xml:space="preserve">Analysis of Scheduling Algorithms with Reservations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogeneity in Computing Workshop, HCW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Long Beach, California, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">IPDPS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Long Beach, California, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186787v1</w:t>
+                <w:t xml:space="preserve">hal-00186786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Scheduling Algorithms with Reservations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+                <w:t xml:space="preserve">Bi-criteria Scheduling Algorithm with Deployment in Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feryal Windal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Long Beach, California, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">Heterogeneity in Computing Workshop, HCW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Long Beach, California, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186786v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Exchange Performance Modelling under Network Contention</w:t>
               </w:r>
@@ -5164,701 +5164,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de Performances pour les Communications Collectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t>
+                <w:t xml:space="preserve">Scheduling Moldable Tasks for Dynamic {SMP} Clusters in {S}o{C} Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Masko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Tudruj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENPAR'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.101-112</w:t>
+              <w:t xml:space="preserve">Parallel Processing and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004368v1</w:t>
+                <w:t xml:space="preserve">inria-00001079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Moldable Tasks for Dynamic {SMP} Clusters in {S}o{C} Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+                <w:t xml:space="preserve">Prédiction de Performances pour les Communications Collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marek Tudruj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">RENPAR'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001079v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Characterisation of Intra-Cluster Collective Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t>
+                <w:t xml:space="preserve">Models for scheduling on large scale platforms: which policy for which application?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Symposium on Computer Architecture and High Performance Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.254-261</w:t>
+              <w:t xml:space="preserve">18th International Parallel and Distributed Processing Symposium (IPDPS'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Santa Fe, New Mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002546v2</w:t>
+                <w:t xml:space="preserve">hal-00003125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for scheduling on large scale platforms: which policy for which application?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+                <w:t xml:space="preserve">Fast Tuning of Intra-Cluster Collective Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Parallel and Distributed Processing Symposium (IPDPS'04)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroPVM/MPI 2004 11th European PVM/MPI Users' Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.28-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30218-6_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003125v1</w:t>
+                <w:t xml:space="preserve">hal-00002548v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Tuning of Intra-Cluster Collective Communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Performance Characterisation of Intra-Cluster Collective Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPVM/MPI 2004 11th European PVM/MPI Users' Group Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.254-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-30218-6_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00002548v3</w:t>
+                <w:t xml:space="preserve">hal-00002546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-criteria Algorithm for Scheduling Jobs on Cluster Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+                <w:t xml:space="preserve">Identifying Logical Homogeneous Clusters for Efficient Wide-area Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Parallel Algorithms and Architectures (SPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.125-132</w:t>
+              <w:t xml:space="preserve">EuroPVM/MPI 2004 11th European PVM/MPI Users' Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.319-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001520v3</w:t>
+                <w:t xml:space="preserve">hal-00002547v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Logical Homogeneous Clusters for Efficient Wide-area Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t>
+                <w:t xml:space="preserve">Bi-criteria Algorithm for Scheduling Jobs on Cluster Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPVM/MPI 2004 11th European PVM/MPI Users' Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.319-326</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Parallel Algorithms and Architectures (SPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002547v3</w:t>
+                <w:t xml:space="preserve">hal-00001520v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Load Balancing for Ocean Circulation Model with Adaptive Meshing</w:t>
               </w:r>
@@ -6191,51 +6191,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Parallel Tasks: Approximation Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6708,64 +6708,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bi-Objective Scheduling Algorithm for Desktop Grids with Uncertain Resource Availabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7135,51 +7135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F39106BA"/>
+    <w:nsid w:val="032B6811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7283,51 +7283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="227C7EF3"/>
+    <w:nsid w:val="B582C240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7517,51 +7517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-mounie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6757-7432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108006174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mounie_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190731474" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356593346" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensimag.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://datamove.imag.fr/gregory.mounie/index_fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://team.inria.fr/datamove" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106763" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905411850003X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B&#322;a&#380;ewicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.04.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261436v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Naddef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.04.052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98BD96QP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002166v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539701385995" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00039-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001546v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lep&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei Da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouni&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707941" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177085v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Angelelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;mi Bridonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352725v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_72" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jorge Vendramini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422392.3422426" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01884542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Dogeas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_15" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01669062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54420-0_23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V. F. Lima" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_47" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendonca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2014.59" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Essafi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798451v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahjoub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471255v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann P&#233;rarnau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Masko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Tudruj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14403-5_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CGSTTGB0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Windal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186786v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Barchet Steffenel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11752578_13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377030v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004368v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Barchet-Estefanel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001079v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002546v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002548v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30218-6_12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001520v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002547v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48311-X_39" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RLWXL0WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001525v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/305619.305622" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003126v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05230011v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654086v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42a13fc721c8716ff695d0d62fc851d641f3a12b;origin=https://hal.archives-ouvertes.fr/hal-01727745;visit=swh:1:snp:a76e73d9be951762359b31d143609a0ae8862c16;anchor=swh:1:rev:a27a59f6b14c9fb13a6f998d8316628dafc1f60c;path=/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-mounie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6757-7432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108006174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mounie_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190731474" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356593346" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensimag.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://datamove.imag.fr/gregory.mounie/index_fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://team.inria.fr/datamove" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106763" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905411850003X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B&#322;a&#380;ewicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.04.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261436v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Naddef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.04.052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98BD96QP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002166v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539701385995" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00039-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001546v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lep&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei Da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouni&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707941" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177085v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Angelelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;mi Bridonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352725v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_72" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jorge Vendramini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422392.3422426" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01884542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Dogeas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_15" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01669062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendonca" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2014.59" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54420-0_23" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V. F. Lima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_47" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591804v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Essafi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471255v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann P&#233;rarnau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahjoub" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Masko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Tudruj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14403-5_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CGSTTGB0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186786v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186787v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Windal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Barchet Steffenel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11752578_13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377030v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Barchet-Estefanel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002548v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30218-6_12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002546v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002547v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001520v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48311-X_39" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RLWXL0WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001525v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/305619.305622" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003126v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05230011v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654086v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42a13fc721c8716ff695d0d62fc851d641f3a12b;origin=https://hal.archives-ouvertes.fr/hal-01727745;visit=swh:1:snp:a76e73d9be951762359b31d143609a0ae8862c16;anchor=swh:1:rev:a27a59f6b14c9fb13a6f998d8316628dafc1f60c;path=/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>