--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -170,163 +170,184 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">190731474</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">VnULXeQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000356593346</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis maître de conférence à </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">l'Université de Grenoble-Alpes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, à </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">l'Ensimag</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, l'école d'ingénieur en Informatique et Mathématiques Appliquées de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Grenoble-INP, l'Institut d'ingénieurie de Univ. Grenoble Alpes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, à Grenoble, en France.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ma &amp;quot;home page&amp;quot; académique est ici</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">J’exerce mon activité de recherche au sein du laboratoire </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LIG</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (UMR 5217), dans l’équipe-projet INRIA </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Datamove.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mes principaux centres de d'intérêts scientifiques sont:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -399,1504 +420,1504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin packing with thresholds: mathematical models and theoretical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Martinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 331 (3), pp.756-769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and solving framework for tactical maintenance planning problems with health index considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 170, pp.106763. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2024.106763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Family of Scheduling Algorithms for Hybrid Parallel Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (1), pp.63-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S012905411850003X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Independent Moldable Tasks on Multi-Cores with GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Hunold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2675891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of scheduling problems with preemptions on multi-core computers with GPU accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Błażewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 196, pp.72-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2015.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling independent tasks on multi-cores with GPU accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (6), pp.1625-1638. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for adaptive collective communications for heterogeneous hierarchical computing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74 (6), pp.1082-1093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greedy approach and multi-criteria simulated annealing for the car sequencing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Naddef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 191 (3), pp.993-1003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2007.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3/2-Dual Approximation Algorithm for Scheduling Independent Monotonic Malleable Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (2), pp.401--412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/S0097539701385995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002166v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling on Large Scale Distributed Platforms: From Models to Implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (2), pp.217-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-optimality of static BSP computations: scheduling independent chains as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 290 (3), pp.1331-1359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0304-3975(02)00039-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approximation algorithm for scheduling Trees of Malleable Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 142, pp.242-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001546v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Load Balancing for Adaptive Mesh Ocean Circulation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 22 (2), pp.8-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1906,4268 +1927,4268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOA-Energy: A Multi-objective Energy-Aware Scheduling Policy for Serverless-based Edge-Cloud Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC 2025 - 40th ACM/SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Catania International Airport Catania Italy, Italy. pp.225-232, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3672608.3707941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation du délai moyen en présence d'une contrainte de santé de l'équipement : propriétés structurelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 - 26ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Multi-objective Scheduling Policy for Serverless-based Edge-Cloud Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Angelelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCGrid 2023 - 23rd IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bangalore, India. pp.485-497, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177085v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de colonnes pour le Bin-Packing avec seuils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérémi Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 - 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement de la production et de la maintenance sur une machine multicomposant: étude de complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie circulaire et planification de maintenances pour optimiser la durée de vie d'un produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2021 - 22ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lot-Sizing Model for Maintenance Planning in a Circular Economy Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.673 - 682, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352725v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving mobile app development using transpilers with maintainable outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius Jorge Vendramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBES 2020 - 34th Brazilian Symposium on Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Oct 2020, Natal, Brazil. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3422392.3422426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference-Aware Scheduling using Geometric Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Dogeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2018 - European Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Torino, Italy. pp.205-217, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference-Aware Scheduling with 2D-Torus as a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint EURO/ORSC/ECCO Conference 2017 on Combinatorial Optimization, ECCO2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Koper, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Biological Sequence Comparison on Hybrid Platforms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Scheduling Data Flow Program in XKaapi: A New Affinity Based Algorithm for Heterogeneous Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João V. F. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference on Parallel Processing, ICPP 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2014.59⟩</w:t>
+              <w:t xml:space="preserve">Euro-Par 2014 Parallel Processing - 20th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.560 - 571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102263v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Independent Tasks on Multi-cores with GPU Accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HeteroPar 2013 - 11th International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.228-237, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-54420-0_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Data Flow Program in XKaapi: A New Affinity Based Algorithm for Heterogeneous Architectures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fast Biological Sequence Comparison on Hybrid Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mendonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2014 Parallel Processing - 20th International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_47⟩</w:t>
+              <w:t xml:space="preserve">43rd International Conference on Parallel Processing, ICPP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Minneapolis, United States. pp.501 - 509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2014.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081629v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preemptive scheduling of independent tasks on multi-cores with GPU</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Approximation Algorithms for a Scheduling Problem on Multi-Cores with GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO XXVI: the 26th European Chapter on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">11th workshop on Models and Algorithms for Planning and Scheduling Problems MAPSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921355v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithms for a Scheduling Problem on Multi-Cores with GPUs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Preemptive scheduling of independent tasks on multi-cores with GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Blazewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th workshop on Models and Algorithms for Planning and Scheduling Problems MAPSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">ECCO XXVI: the 26th European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921356v1</w:t>
+                <w:t xml:space="preserve">hal-00921355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight Analysis of Relaxed Multi-Organization Scheduling Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE International Parallel and Distributed Processing Symposium (IPDPS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00592174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bi-Objective Scheduling Algorithm for Desktop Grids with Uncertain Resource Availabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europar 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00591804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random graph generation for scheduling simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Pérarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International ICST Conference on Simulation Tools and Techniques (SIMUTools 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Malaga, Spain. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPT scheduling algorithms with unavailability constraints under uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Computing: from multicores and GPU's to Petascale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France. pp.205-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Program Task Scheduling Algorithms for Dynamic SMP Clusters with Communication on the Fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Masko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Tudruj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th IEEE Parallel Processing and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Poland, Poland. pp.31-41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-14403-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation issues of scheduling with reservations on desktop grids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comment rater la validation de votre algorithme d'ordonnancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Parco 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proceeding of Renpar'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800424v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment rater la validation de votre algorithme d'ordonnancement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Implementation issues of scheduling with reservations on desktop grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Essafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of Renpar'19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Toulouse, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">Proceedings of Parco 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788934v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling with Storage Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Miami, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Scheduling Algorithms with Reservations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Bi-criteria Scheduling Algorithm with Deployment in Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feryal Windal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Long Beach, California, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">Heterogeneity in Computing Workshop, HCW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Long Beach, California, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186786v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-criteria Scheduling Algorithm with Deployment in Cluster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analysis of Scheduling Algorithms with Reservations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogeneity in Computing Workshop, HCW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Long Beach, California, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">IPDPS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Long Beach, California, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186787v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Exchange Performance Modelling under Network Contention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Barchet Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international conference on Parallel Processing and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.100-107, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11752578_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Heuristics for Efficient Broadcast Operations on Grid Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Barchet Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Performance Modeling, Evaluation, and Optimisation of Parallel and Distributed Systems (PMEO-PDS'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A batch scheduler with high level components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster computing and Grid 2005 (CCGrid05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche par recuit simulé multiobjectif pour le problème de Car Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Naddef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Moldable Tasks for Dynamic {SMP} Clusters in {S}o{C} Technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Prédiction de Performances pour les Communications Collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marek Tudruj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">RENPAR'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001079v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de Performances pour les Communications Collectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Scheduling Moldable Tasks for Dynamic {SMP} Clusters in {S}o{C} Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Masko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Tudruj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENPAR'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.101-112</w:t>
+              <w:t xml:space="preserve">Parallel Processing and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004368v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for scheduling on large scale platforms: which policy for which application?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Parallel and Distributed Processing Symposium (IPDPS'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Santa Fe, New Mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Tuning of Intra-Cluster Collective Communications</w:t>
+                <w:t xml:space="preserve">Performance Characterisation of Intra-Cluster Collective Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPVM/MPI 2004 11th European PVM/MPI Users' Group Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.254-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-30218-6_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00002548v3</w:t>
+                <w:t xml:space="preserve">hal-00002546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Characterisation of Intra-Cluster Collective Communications</w:t>
+                <w:t xml:space="preserve">Fast Tuning of Intra-Cluster Collective Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Symposium on Computer Architecture and High Performance Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroPVM/MPI 2004 11th European PVM/MPI Users' Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.28-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30218-6_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002546v2</w:t>
+                <w:t xml:space="preserve">hal-00002548v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Logical Homogeneous Clusters for Efficient Wide-area Communications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Bi-criteria Algorithm for Scheduling Jobs on Cluster Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPVM/MPI 2004 11th European PVM/MPI Users' Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.319-326</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Parallel Algorithms and Architectures (SPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002547v3</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001520v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-criteria Algorithm for Scheduling Jobs on Cluster Platforms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Identifying Logical Homogeneous Clusters for Efficient Wide-area Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Parallel Algorithms and Architectures (SPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.125-132</w:t>
+              <w:t xml:space="preserve">EuroPVM/MPI 2004 11th European PVM/MPI Users' Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.319-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001520v3</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002547v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Load Balancing for Ocean Circulation Model with Adaptive Meshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par' 99 Parallel Processing - 5th International Euro-Par Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Toulouse, France. pp.303-312, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-48311-X_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Approximation Algorithms for Scheduling Malleable Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual ACM Symposium on Parallel Algorithms and Architectures (SPAA'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Saint Malo, France. pp.23-32, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/305619.305622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001525v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Multiprocessor Tasks with Parallel Best-First Branch-and-Bound: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Correa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Franco-Japanese, 4th Franco-Chinese Conference on Combinatorics and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6177,128 +6198,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Parallel Tasks: Approximation Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph T. Leung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Scheduling: Algorithms, Models, and Performance Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.26-1 - 26-24, 2004, chapter 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6308,261 +6329,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Packing with Thresholds: Mathematical Models and Theoretical Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Martinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences autour d'une nouvelle approche de conception d'un gestionnaire de travaux pour grappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6572,256 +6593,256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Independent Moldable Tasks on Multi-Cores with GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Hunold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8850, Inria Grenoble Rhône-Alpes, Université de Grenoble. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bi-Objective Scheduling Algorithm for Desktop Grids with Uncertain Resource Availabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-LIG-014, LIG. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6831,100 +6852,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement efficace d'applications parallèles : les tâches malléables monotones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Grenoble - INPG, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6934,140 +6955,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">moldableILP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Hunold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Hunold</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:42a13fc721c8716ff695d0d62fc851d641f3a12b;origin=https://hal.archives-ouvertes.fr/hal-01727745;visit=swh:1:snp:a76e73d9be951762359b31d143609a0ae8862c16;anchor=swh:1:rev:a27a59f6b14c9fb13a6f998d8316628dafc1f60c;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7135,51 +7156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="032B6811"/>
+    <w:nsid w:val="B22BA411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7283,51 +7304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B582C240"/>
+    <w:nsid w:val="6A53D385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7517,51 +7538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-mounie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6757-7432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108006174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mounie_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190731474" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356593346" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensimag.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://datamove.imag.fr/gregory.mounie/index_fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://team.inria.fr/datamove" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106763" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905411850003X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B&#322;a&#380;ewicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.04.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261436v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Naddef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.04.052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98BD96QP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002166v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539701385995" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00039-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001546v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lep&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei Da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouni&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707941" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177085v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Angelelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;mi Bridonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352725v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_72" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jorge Vendramini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422392.3422426" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01884542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Dogeas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_15" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01669062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendonca" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2014.59" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54420-0_23" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V. F. Lima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_47" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591804v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Essafi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471255v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann P&#233;rarnau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahjoub" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Masko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Tudruj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14403-5_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CGSTTGB0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186786v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186787v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Windal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Barchet Steffenel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11752578_13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377030v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Barchet-Estefanel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002548v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30218-6_12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002546v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002547v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001520v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48311-X_39" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RLWXL0WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001525v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/305619.305622" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003126v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05230011v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654086v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42a13fc721c8716ff695d0d62fc851d641f3a12b;origin=https://hal.archives-ouvertes.fr/hal-01727745;visit=swh:1:snp:a76e73d9be951762359b31d143609a0ae8862c16;anchor=swh:1:rev:a27a59f6b14c9fb13a6f998d8316628dafc1f60c;path=/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-mounie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6757-7432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108006174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mounie_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190731474" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=VnULXeQAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356593346" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensimag.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://datamove.imag.fr/gregory.mounie/index_fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://team.inria.fr/datamove" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106763" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905411850003X" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B&#322;a&#380;ewicz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.04.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Naddef" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.04.052" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98BD96QP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002166v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539701385995" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00039-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001546v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lep&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei Da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouni&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707941" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177085v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Angelelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00052" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;mi Bridonneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352725v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_72" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jorge Vendramini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422392.3422426" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01884542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Dogeas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01669062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V. F. Lima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_47" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54420-0_23" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendonca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2014.59" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591804v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Essafi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471255v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann P&#233;rarnau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahjoub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Masko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Tudruj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14403-5_4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CGSTTGB0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800424v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186787v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Windal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022007v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Barchet Steffenel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11752578_13" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005106v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Barchet-Estefanel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002546v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002548v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30218-6_12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001520v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002547v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003948v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48311-X_39" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RLWXL0WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001525v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/305619.305622" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165824v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003126v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05230011v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263100v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654086v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727745v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42a13fc721c8716ff695d0d62fc851d641f3a12b;origin=https://hal.archives-ouvertes.fr/hal-01727745;visit=swh:1:snp:a76e73d9be951762359b31d143609a0ae8862c16;anchor=swh:1:rev:a27a59f6b14c9fb13a6f998d8316628dafc1f60c;path=/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>