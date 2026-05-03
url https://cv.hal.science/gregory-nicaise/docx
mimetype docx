--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -206,4096 +206,4096 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Development and validation of EPR reactor model for PERSAN source term computation code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PSE-SANTE/SESUC 2023-00091, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04297304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objectives and development strategy of PERSAN 5 emergency source term evaluation code of nuclear emergency situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PSE-SANTE/SESUC 2023-00101, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04297251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nuclear emergency fast computation tools : updating physical models in PERSAN 4 source term computation tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PSE-SANTE/SESUC 2023-00010, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Development and validation of EPR reactor model for PERSAN source term computation code</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WENRA experts group modelling of specific accident scenarios with regards to the consequences of the war in Ukraine: VVER-1000 core melting accident emergency source term bechmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PSE-SANTE/SESUC 2023-00091, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2023</w:t>
+              <w:t xml:space="preserve">PSE-SANTE/SESUC/2022-00148, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERSAN 4 User manual - Specific version delivered to Korean Institute of Nuclear Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022-00754, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Objectives and development strategy of PERSAN 5 emergency source term evaluation code of nuclear emergency situations</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04295907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STAMP code batch mode elaboration and usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PSE-SANTE/SESUC 2023-00101, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2023</w:t>
+              <w:t xml:space="preserve">PSE-SANTE/SESUC/2022-00055, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear power reactor core isotopic composition : numerical analysis of the impact of the mean burnup on boil off delay, source term, and protective action distances of the populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022-00060, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution to OCDE/NEA Task Group on the RPV Integrity Assessment for In-Vessel Melt Retention (IVMR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PSE-SANTE/SESUC/2022- 00007, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul de décroissance et filiation radioactives - Caractéristiques, performances et exploitation du logiciel STAMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021-00323, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04310392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pronostic de perte de confinement en situation d’accident grave - Description et exploitation de l’outil PACO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021-00413, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la proposition de réforme du PPI base navale de Toulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020-00013, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regularisation of Bateman's equation singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020-00046, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear emergency fast computation tools: the HYDROMEL tool for hydrogen risk evaluation, specific version for emergency technical centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00663, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAST Nuclear Emergency Tools (FASTNET project) – PERSAN user manual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018-00276, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAST Nuclear Emergency Tools (FASTNET project) - Capabilities of the PERSAN tool for nuclear accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00569, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear emergency fast computation tools : validation of PERSAN 4 source term computation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00610, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear emergency fast computation tools : the ETHER Containment thermohydraulics computation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00584, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear emergency fast computation tools : user manual of PERSAN 4 source term computation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00582, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet SESAME 4 Outil HYDROMEL - Tests de bon fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00670, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet SESAME 4. Outil PERSAN. Dossier de conception.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00647, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear emergency fast computation tools : structure of PERSAN 4 source term computation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00606, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear emergency source term computation code : PERSAN 4 tool - exploitation report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00634, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PNGMDR - Etudes du contenu radiologique des déchets de graphite CEA et EDF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PRP-DGE/SEDRAN/2015-00131, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanique fond de cuve en accident grave - Synthèse générale des travaux SAG sur la période 2010- 2013 et principaux enseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014-00459, Institut de Radioprotection et de Sûreté Nucléaire - IRSN. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270018v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidation and solidification antagonist process during steam explosion (nuclear reactor core melting accidents) : physical and computation model for corium liquidus and solidus time evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014-00037, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fission product release for Reactivity Induced Accident on nuclear power reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PSN-RES/SAG/2013-00420, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanique fond de cuve – cinétique brèche - Modélisation de l’essai « OLHF-1 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012-00026, Institut de Radioprotection et de Sûreté Nucléaire - IRSN. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270049v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embrittlement of steels by liquid metals: Phenomenology and potential mechanisms, Theoretical contributions of finite element modeling, Application to core melting issues in pressurized water reactors and to safety of nuclear reactors cooled with liquid metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Knoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012-00086, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode simplifiée d’évaluation des rejets en iode moléculaire lors d’une fuite liquide pour les équipes de crises REP 900 et 1300 MWe - Application à une fuite du RIS en recirculation dans le bâtiment des auxiliaires de sauvegarde et dans le bâtiment combustible - Application à une fuite dans la bâche PTR par retour d’eau des puisards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012-00475, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04296311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet termes sources de référence REP 1300 MWe - Accident de perte de réfrigérant primaire avec défaillance des systèmes de sauvegarde à la sollicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Veilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012-00177, Institut de Radioprotection et de Sûreté Nucléaire - IRSN. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263947v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse des évaluations du terme source radiologique sur les réacteurs nucléaires à neutrons rapides refroidis au sodium (RNR-Na)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011-00239, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">WENRA experts group modelling of specific accident scenarios with regards to the consequences of the war in Ukraine: VVER-1000 core melting accident emergency source term bechmark</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses de sensibilité sur la chimie des halogènes en accident grave pour la réévaluation du Terme Source REP 1300 MWe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PSE-SANTE/SESUC/2022-00148, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Ben Messaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011-00237, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">STAMP code batch mode elaboration and usage</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04275712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear power reactors core melting accident : robustness of lower head fracture mechancis modelisation developed at IRSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PSE-SANTE/SESUC/2022-00055, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011-00250, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04296123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanique fond de cuve – Cinétique brèche Développement numérique et validation d’une loi matériau utilisateur élastoviscoplastique endommageable (EVPE) - Calculs thermomécaniques sur une cuve en situation d’accident grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022-00754, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
+              <w:t xml:space="preserve">2011-00225, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Nuclear power reactor core isotopic composition : numerical analysis of the impact of the mean burnup on boil off delay, source term, and protective action distances of the populations</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear reactor core degradation analysis with ASTEC code and coupling with lower head vessel fracture mechanics modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022-00060, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
+              <w:t xml:space="preserve">IRSN DSR/SAGR 2010-119, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanique fond de cuve – Cinétique brèche - Analyse et reproduction d’un calcul de propagation de fissure sur une éprouvette CT utilisant le paramètre « Gfr »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PSE-SANTE/SESUC/2022- 00007, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
+              <w:t xml:space="preserve">2010-00172, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanique fond de cuve - Cinétique brèche -Méthodologie pour le développement d’une loi matériau utilisateur sous ABAQUS (UMAT/VUMAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021-00323, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2021</w:t>
+              <w:t xml:space="preserve">2010-00187, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse préliminaire de l’accident BORAX pour le réacteur Jules Horowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gasperini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DSR/SAGR n°07-151, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pronostic de perte de confinement en situation d’accident grave - Description et exploitation de l’outil PACO</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular iodine by-pass release in nuclear reactors core melting accident, from sumps to safety injection tank. Analysis ASTEC computation code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021-00413, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2021</w:t>
+              <w:t xml:space="preserve">DSR/SAGR/2010-00280, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SERENA-Phase 2: Post calculations for TROI TS-4 Pre-calculation of TROI TS-5 and TS-6 Analysis of impact of melt properties on fuel coolant interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meignen R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020-00013, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raverdy B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamome J.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010-00171, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04296159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular iodine by-pass release in nuclear reactors core melting accident. Leakage in the fuel building. Analysis ASTEC computation code.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Ben Messaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020-00046, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2020</w:t>
+              <w:t xml:space="preserve">2010-00149, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular iodine by-pass release in nuclear reactors core melting accident from safety injection system leakage. Analysis ASTEC computation code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Ben Messaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019-00606, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010-00079, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul des rejets lors d’une fuite liquide dans le bâtiment des auxiliaires nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Ben Messaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019-00634, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009-00103, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">FAST Nuclear Emergency Tools (FASTNET project) – PERSAN user manual</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématique de la fragilisation par les métaux liquides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018-00276, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+              <w:t xml:space="preserve">2009-00084, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">FAST Nuclear Emergency Tools (FASTNET project) - Capabilities of the PERSAN tool for nuclear accidents</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04275492v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiological consequences of accidents on French nuclear power reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019-00569, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+              <w:t xml:space="preserve">IRSN DSR 286, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypothèses à considérer pour le calcul du terme source suite à la rupture du ballon RCV ou d'une bâche TEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Ben Messaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019-00663, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009-00098, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nuclear emergency fast computation tools : validation of PERSAN 4 source term computation tool</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal and mechanical loads modelling on lower head vessel in nuclear reactor core melting accidents. Introduction to finite element modelling (ABAQUS, CAST3M), operability and fracture mechanics criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019-00610, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nuclear emergency fast computation tools : the ETHER Containment thermohydraulics computation tool</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relâchement des produits de fission depuis le corium en accident grave. Phénoménologie et évaluation à l’aide du code MFPR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019-00584, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009-00026, Institut de Radioprotection et de Sûreté Nucléaire - IRSN. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nuclear emergency fast computation tools : user manual of PERSAN 4 source term computation tool</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258575v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the non likelihood PuO4 formation in severe nuclear accidents with core melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019-00582, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DSR/SAGR/2008-338, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet SESAME 4 Outil HYDROMEL - Tests de bon fonctionnement</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxydation du combustible nucléaire fondu par la vapeur d’eau - Théorie, mécanismes et modélisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019-00670, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007-00142, Institut de Radioprotection et de Sûreté Nucléaire - IRSN. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263950v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du comportement à haute température d'une fissuration instable dans l'acier 16MND5 - Application au calcul de la rupture d'un fond de cuve en cas d'accident grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019-00647, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009-00018, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">PNGMDR - Etudes du contenu radiologique des déchets de graphite CEA et EDF.</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d'évolution du modèle d'émission des produits de fission dans l'enceinte de confinement pour l'EPS2 1300</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PRP-DGE/SEDRAN/2015-00131, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2015</w:t>
+              <w:t xml:space="preserve">2006-00131, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mécanique fond de cuve en accident grave - Synthèse générale des travaux SAG sur la période 2010- 2013 et principaux enseignements</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aerosols Analysis in containment during H2 Sequence for PWR 900MWe and PWR 1300MWe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014-00459, Institut de Radioprotection et de Sûreté Nucléaire - IRSN. 2014</w:t>
+              <w:t xml:space="preserve">DSR/SAGR 2006-112, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04296242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of LB-LOCA sequence with ASTEC code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014-00037, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2014</w:t>
+              <w:t xml:space="preserve">DSR/SAGR 026-113, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Fission product release for Reactivity Induced Accident on nuclear power reactors</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04296256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence d'un renoyage par injection de sécurité sur l'activité de l'enceinte de confinement en situation accidentelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PSN-RES/SAG/2013-00420, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2013</w:t>
+              <w:t xml:space="preserve">2005-00090, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...50 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04275565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité et puissance dans le circuit primaire et l’enceinte de confinement en situation accidentelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012-00026, Institut de Radioprotection et de Sûreté Nucléaire - IRSN. 2012</w:t>
+              <w:t xml:space="preserve">DSR/SAGR 05-76, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Embrittlement of steels by liquid metals: Phenomenology and potential mechanisms, Theoretical contributions of finite element modeling, Application to core melting issues in pressurized water reactors and to safety of nuclear reactors cooled with liquid metals</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04275659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanistic model of fission product release from nuclear fuels up to melting for Probabilistic Safety Assessment physical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2012-00086, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRSN/DSR/SAGR-05/70, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Méthode simplifiée d’évaluation des rejets en iode moléculaire lors d’une fuite liquide pour les équipes de crises REP 900 et 1300 MWe - Application à une fuite du RIS en recirculation dans le bâtiment des auxiliaires de sauvegarde et dans le bâtiment combustible - Application à une fuite dans la bâche PTR par retour d’eau des puisards</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpretation of fission product release observed in VERCORS tests with MFPR computation code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012-00475, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2012</w:t>
+              <w:t xml:space="preserve">DPAM/SEMIC 2004-37, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...1901 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04296368v1</w:t>
-              </w:r>
-[...196 lines deleted...]
-                <w:t xml:space="preserve">hal-04258642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de besoins expérimentaux sur le relâchement des produits de fission et étude d'opportunité du programme VERDON</w:t>
               </w:r>
@@ -6484,50 +6484,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04295119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fission gas release from irradiated UO2 fuel : Development of new mechanistic code MFPR and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conférence on CANDU Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Honey Harbour, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04295148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fission products interdependance on the release process from irradiated nuclear fuels up to melting temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Ozrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conférence on CANDU Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Honey Harbour, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04295081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Development of mechanistic code MFPR for modeling fission product release from irradiated UO2 fuel. Part2: Application to integral tests VERCORS 4/5 and PHEBUS FPT0/1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6536,221 +6700,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internat. Conference “TopFuel 2003: Nuclear Fuel for Today and Tomorrow. Experience and Outlook"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Wurzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441096v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">irsn-04295148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of liquid metal embrittlement</w:t>
               </w:r>
@@ -6969,73 +6969,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference for PhD students in Physical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Physical Society, Jun 2000, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop on grain boundary wetting by liquid metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441012v1</w:t>
+                <w:t xml:space="preserve">hal-04441020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embrittlement of a martensitic steel by liquid lead</w:t>
               </w:r>
@@ -7064,73 +7064,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on grain boundary wetting by liquid metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Euromat Junior 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Lausane, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441020v1</w:t>
+                <w:t xml:space="preserve">hal-04441032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embrittlement of a martensitic by liquid lead</w:t>
               </w:r>
@@ -7205,145 +7205,50 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embrittlement of a martensitic steel by liquid lead</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Embrittlement of the martensitic steel 91 by liquid lead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7365,57 +7270,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Spallation Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04441037v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embrittlement of a martensitic steel by liquid lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference for PhD students in Physical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Physical Society, Jun 2000, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7688,51 +7688,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C54F51A"/>
+    <w:nsid w:val="391B29DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7919,51 +7919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-nicaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8822-6765" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374249v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nicaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04297304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04297251v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374273v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295907v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04310392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374326v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgeois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270018v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270049v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Castano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Knoll" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263947v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04275712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Messaouda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meignen R." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raverdy B." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamome J." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gasperini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meignen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374135v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04275492v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258575v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263950v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04275565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04275659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04294708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05162066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C de la Rosa Blul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guglielmelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Parera Villacampa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arndt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Band" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114268" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04255866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poncet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/124.110732" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641696v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meignen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamome" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raverdy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Escobar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.08.029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2WQS230-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicaise" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018239v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Veshchunov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Ozrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Shestak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Tarasov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubourg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T648ZDP4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubourg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faure-Geors" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicaise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrachin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.03.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09JHCKWG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Vogt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020335" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F0854974EED40661F464ADA2D250E56FD60D79A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Vogt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foct" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00730-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7H46S43-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Vogt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00525-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X9QDRZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(00)00523-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFQR6HPV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258507v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295239v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matheron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koundy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kissane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04294828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441060v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441069v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375329v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-nicaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8822-6765" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04297304v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nicaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04297251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374273v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04310392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374326v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgeois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270018v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270049v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Castano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Knoll" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263947v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04275712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Messaouda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gasperini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meignen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meignen R." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raverdy B." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamome J." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04275492v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258575v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263950v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04275565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04275659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04294708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05162066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C de la Rosa Blul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guglielmelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Parera Villacampa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arndt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Band" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114268" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04255866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poncet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/124.110732" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641696v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meignen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamome" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raverdy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Escobar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.08.029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2WQS230-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicaise" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018239v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Veshchunov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Ozrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Shestak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Tarasov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubourg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T648ZDP4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubourg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faure-Geors" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicaise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrachin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.03.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09JHCKWG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Vogt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020335" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F0854974EED40661F464ADA2D250E56FD60D79A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Vogt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foct" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00730-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7H46S43-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Vogt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00525-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X9QDRZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(00)00523-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFQR6HPV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258507v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295239v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matheron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koundy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kissane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04294828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295148v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441096v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441060v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441069v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441020v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375329v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>