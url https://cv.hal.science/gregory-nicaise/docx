--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -206,4096 +206,4096 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nuclear emergency fast computation tools : updating physical models in PERSAN 4 source term computation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PSE-SANTE/SESUC 2023-00010, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Development and validation of EPR reactor model for PERSAN source term computation code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PSE-SANTE/SESUC 2023-00091, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04297304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectives and development strategy of PERSAN 5 emergency source term evaluation code of nuclear emergency situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PSE-SANTE/SESUC 2023-00101, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04297251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nuclear emergency fast computation tools : updating physical models in PERSAN 4 source term computation tool</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WENRA experts group modelling of specific accident scenarios with regards to the consequences of the war in Ukraine: VVER-1000 core melting accident emergency source term bechmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PSE-SANTE/SESUC 2023-00010, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2023</w:t>
+              <w:t xml:space="preserve">PSE-SANTE/SESUC/2022-00148, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">WENRA experts group modelling of specific accident scenarios with regards to the consequences of the war in Ukraine: VVER-1000 core melting accident emergency source term bechmark</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERSAN 4 User manual - Specific version delivered to Korean Institute of Nuclear Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PSE-SANTE/SESUC/2022-00148, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
+              <w:t xml:space="preserve">2022-00754, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">PERSAN 4 User manual - Specific version delivered to Korean Institute of Nuclear Safety</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04295907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STAMP code batch mode elaboration and usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022-00754, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
+              <w:t xml:space="preserve">PSE-SANTE/SESUC/2022-00055, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear power reactor core isotopic composition : numerical analysis of the impact of the mean burnup on boil off delay, source term, and protective action distances of the populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022-00060, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution to OCDE/NEA Task Group on the RPV Integrity Assessment for In-Vessel Melt Retention (IVMR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PSE-SANTE/SESUC/2022- 00007, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul de décroissance et filiation radioactives - Caractéristiques, performances et exploitation du logiciel STAMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021-00323, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04310392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pronostic de perte de confinement en situation d’accident grave - Description et exploitation de l’outil PACO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021-00413, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regularisation of Bateman's equation singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020-00046, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la proposition de réforme du PPI base navale de Toulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020-00013, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear emergency source term computation code : PERSAN 4 tool - exploitation report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00634, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear emergency fast computation tools : structure of PERSAN 4 source term computation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00606, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAST Nuclear Emergency Tools (FASTNET project) – PERSAN user manual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018-00276, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAST Nuclear Emergency Tools (FASTNET project) - Capabilities of the PERSAN tool for nuclear accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00569, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear emergency fast computation tools: the HYDROMEL tool for hydrogen risk evaluation, specific version for emergency technical centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00663, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear emergency fast computation tools : validation of PERSAN 4 source term computation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00610, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear emergency fast computation tools : the ETHER Containment thermohydraulics computation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00584, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear emergency fast computation tools : user manual of PERSAN 4 source term computation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00582, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet SESAME 4 Outil HYDROMEL - Tests de bon fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00670, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet SESAME 4. Outil PERSAN. Dossier de conception.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019-00647, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PNGMDR - Etudes du contenu radiologique des déchets de graphite CEA et EDF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PRP-DGE/SEDRAN/2015-00131, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanique fond de cuve en accident grave - Synthèse générale des travaux SAG sur la période 2010- 2013 et principaux enseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014-00459, Institut de Radioprotection et de Sûreté Nucléaire - IRSN. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270018v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidation and solidification antagonist process during steam explosion (nuclear reactor core melting accidents) : physical and computation model for corium liquidus and solidus time evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014-00037, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fission product release for Reactivity Induced Accident on nuclear power reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PSN-RES/SAG/2013-00420, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanique fond de cuve – cinétique brèche - Modélisation de l’essai « OLHF-1 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012-00026, Institut de Radioprotection et de Sûreté Nucléaire - IRSN. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270049v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embrittlement of steels by liquid metals: Phenomenology and potential mechanisms, Theoretical contributions of finite element modeling, Application to core melting issues in pressurized water reactors and to safety of nuclear reactors cooled with liquid metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Knoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012-00086, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode simplifiée d’évaluation des rejets en iode moléculaire lors d’une fuite liquide pour les équipes de crises REP 900 et 1300 MWe - Application à une fuite du RIS en recirculation dans le bâtiment des auxiliaires de sauvegarde et dans le bâtiment combustible - Application à une fuite dans la bâche PTR par retour d’eau des puisards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012-00475, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04296311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet termes sources de référence REP 1300 MWe - Accident de perte de réfrigérant primaire avec défaillance des systèmes de sauvegarde à la sollicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Veilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012-00177, Institut de Radioprotection et de Sûreté Nucléaire - IRSN. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263947v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanique fond de cuve – Cinétique brèche Développement numérique et validation d’une loi matériau utilisateur élastoviscoplastique endommageable (EVPE) - Calculs thermomécaniques sur une cuve en situation d’accident grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011-00225, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse des évaluations du terme source radiologique sur les réacteurs nucléaires à neutrons rapides refroidis au sodium (RNR-Na)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011-00239, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">STAMP code batch mode elaboration and usage</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses de sensibilité sur la chimie des halogènes en accident grave pour la réévaluation du Terme Source REP 1300 MWe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PSE-SANTE/SESUC/2022-00055, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Ben Messaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011-00237, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nuclear power reactor core isotopic composition : numerical analysis of the impact of the mean burnup on boil off delay, source term, and protective action distances of the populations</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04275712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear power reactors core melting accident : robustness of lower head fracture mechancis modelisation developed at IRSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022-00060, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011-00250, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04296123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SERENA-Phase 2: Post calculations for TROI TS-4 Pre-calculation of TROI TS-5 and TS-6 Analysis of impact of melt properties on fuel coolant interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meignen R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PSE-SANTE/SESUC/2022- 00007, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raverdy B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamome J.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010-00171, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04296159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular iodine by-pass release in nuclear reactors core melting accident from safety injection system leakage. Analysis ASTEC computation code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Ben Messaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021-00323, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2021</w:t>
+              <w:t xml:space="preserve">2010-00079, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular iodine by-pass release in nuclear reactors core melting accident. Leakage in the fuel building. Analysis ASTEC computation code.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Ben Messaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010-00149, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear reactor core degradation analysis with ASTEC code and coupling with lower head vessel fracture mechanics modelisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRSN DSR/SAGR 2010-119, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanique fond de cuve – Cinétique brèche - Analyse et reproduction d’un calcul de propagation de fissure sur une éprouvette CT utilisant le paramètre « Gfr »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010-00172, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanique fond de cuve - Cinétique brèche -Méthodologie pour le développement d’une loi matériau utilisateur sous ABAQUS (UMAT/VUMAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010-00187, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse préliminaire de l’accident BORAX pour le réacteur Jules Horowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gasperini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DSR/SAGR n°07-151, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pronostic de perte de confinement en situation d’accident grave - Description et exploitation de l’outil PACO</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular iodine by-pass release in nuclear reactors core melting accident, from sumps to safety injection tank. Analysis ASTEC computation code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021-00413, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2021</w:t>
+              <w:t xml:space="preserve">DSR/SAGR/2010-00280, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul des rejets lors d’une fuite liquide dans le bâtiment des auxiliaires nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Ben Messaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020-00013, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2020</w:t>
+              <w:t xml:space="preserve">2009-00103, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regularisation of Bateman's equation singularities</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiological consequences of accidents on French nuclear power reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020-00046, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2020</w:t>
+              <w:t xml:space="preserve">IRSN DSR 286, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nuclear emergency fast computation tools: the HYDROMEL tool for hydrogen risk evaluation, specific version for emergency technical centre</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématique de la fragilisation par les métaux liquides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019-00663, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009-00084, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04275492v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypothèses à considérer pour le calcul du terme source suite à la rupture du ballon RCV ou d'une bâche TEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Ben Messaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018-00276, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+              <w:t xml:space="preserve">2009-00098, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">FAST Nuclear Emergency Tools (FASTNET project) - Capabilities of the PERSAN tool for nuclear accidents</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal and mechanical loads modelling on lower head vessel in nuclear reactor core melting accidents. Introduction to finite element modelling (ABAQUS, CAST3M), operability and fracture mechanics criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019-00569, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+              <w:t xml:space="preserve">IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nuclear emergency fast computation tools : validation of PERSAN 4 source term computation tool</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relâchement des produits de fission depuis le corium en accident grave. Phénoménologie et évaluation à l’aide du code MFPR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019-00610, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009-00026, Institut de Radioprotection et de Sûreté Nucléaire - IRSN. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nuclear emergency fast computation tools : the ETHER Containment thermohydraulics computation tool</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258575v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the non likelihood PuO4 formation in severe nuclear accidents with core melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019-00584, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DSR/SAGR/2008-338, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nuclear emergency fast computation tools : user manual of PERSAN 4 source term computation tool</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxydation du combustible nucléaire fondu par la vapeur d’eau - Théorie, mécanismes et modélisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019-00582, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007-00142, Institut de Radioprotection et de Sûreté Nucléaire - IRSN. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263950v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du comportement à haute température d'une fissuration instable dans l'acier 16MND5 - Application au calcul de la rupture d'un fond de cuve en cas d'accident grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019-00670, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009-00018, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet SESAME 4. Outil PERSAN. Dossier de conception.</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d'évolution du modèle d'émission des produits de fission dans l'enceinte de confinement pour l'EPS2 1300</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019-00647, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006-00131, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nuclear emergency fast computation tools : structure of PERSAN 4 source term computation tool</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aerosols Analysis in containment during H2 Sequence for PWR 900MWe and PWR 1300MWe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019-00606, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DSR/SAGR 2006-112, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nuclear emergency source term computation code : PERSAN 4 tool - exploitation report</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04296242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of LB-LOCA sequence with ASTEC code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019-00634, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DSR/SAGR 026-113, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">PNGMDR - Etudes du contenu radiologique des déchets de graphite CEA et EDF.</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04296256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpretation of fission product release observed in VERCORS tests with MFPR computation code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PRP-DGE/SEDRAN/2015-00131, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2015</w:t>
+              <w:t xml:space="preserve">DPAM/SEMIC 2004-37, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mécanique fond de cuve en accident grave - Synthèse générale des travaux SAG sur la période 2010- 2013 et principaux enseignements</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04296368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence d'un renoyage par injection de sécurité sur l'activité de l'enceinte de confinement en situation accidentelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014-00459, Institut de Radioprotection et de Sûreté Nucléaire - IRSN. 2014</w:t>
+              <w:t xml:space="preserve">2005-00090, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04275565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité et puissance dans le circuit primaire et l’enceinte de confinement en situation accidentelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014-00037, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2014</w:t>
+              <w:t xml:space="preserve">DSR/SAGR 05-76, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Fission product release for Reactivity Induced Accident on nuclear power reactors</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04275659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanistic model of fission product release from nuclear fuels up to melting for Probabilistic Safety Assessment physical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PSN-RES/SAG/2013-00420, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2013</w:t>
+              <w:t xml:space="preserve">IRSN/DSR/SAGR-05/70, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...73 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...2174 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258642v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">irsn-04296368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de besoins expérimentaux sur le relâchement des produits de fission et étude d'opportunité du programme VERDON</w:t>
               </w:r>
@@ -6969,89 +6969,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">European Conference for PhD students in Physical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Physical Society, Jun 2000, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embrittlement of a martensitic steel by liquid lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Workshop on grain boundary wetting by liquid metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embrittlement of a martensitic steel by liquid lead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7080,73 +7175,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat Junior 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Lausane, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embrittlement of a martensitic by liquid lead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7175,73 +7270,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies, Materials, Thermal-Hydraulics for Lead Alloys (TECLA) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Karslruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embrittlement of the martensitic steel 91 by liquid lead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7270,152 +7365,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Spallation Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441037v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04441012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7688,51 +7688,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="391B29DA"/>
+    <w:nsid w:val="2071E746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7919,51 +7919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-nicaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8822-6765" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04297304v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nicaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04297251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374273v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04310392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374326v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgeois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270018v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270049v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Castano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Knoll" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263947v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04275712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Messaouda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gasperini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meignen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meignen R." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raverdy B." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamome J." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04275492v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258575v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263950v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04275565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04275659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04294708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05162066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C de la Rosa Blul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guglielmelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Parera Villacampa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arndt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Band" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114268" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04255866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poncet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/124.110732" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641696v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meignen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamome" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raverdy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Escobar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.08.029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2WQS230-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicaise" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018239v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Veshchunov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Ozrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Shestak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Tarasov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubourg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T648ZDP4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubourg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faure-Geors" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicaise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrachin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.03.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09JHCKWG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Vogt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020335" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F0854974EED40661F464ADA2D250E56FD60D79A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Vogt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foct" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00730-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7H46S43-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Vogt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00525-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X9QDRZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(00)00523-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFQR6HPV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258507v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295239v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matheron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koundy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kissane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04294828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295148v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441096v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441060v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441069v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441020v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375329v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-nicaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8822-6765" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374249v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nicaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04297304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04297251v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374273v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04310392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374326v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373867v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgeois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270018v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270049v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Castano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Knoll" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263947v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04275712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Messaouda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meignen R." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raverdy B." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamome J." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gasperini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meignen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374135v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04275492v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258575v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263950v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04275565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04275659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04294708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05162066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C de la Rosa Blul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guglielmelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Parera Villacampa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arndt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Band" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114268" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04255866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poncet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/124.110732" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641696v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meignen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamome" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raverdy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Escobar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.08.029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2WQS230-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicaise" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018239v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Veshchunov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Ozrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Shestak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Tarasov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubourg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T648ZDP4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubourg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faure-Geors" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicaise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrachin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.03.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09JHCKWG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Vogt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020335" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F0854974EED40661F464ADA2D250E56FD60D79A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Vogt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foct" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00730-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7H46S43-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Vogt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00525-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X9QDRZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(00)00523-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFQR6HPV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04296078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258507v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295239v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matheron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koundy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kissane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04294828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295148v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04295081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441096v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441060v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441069v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375329v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>