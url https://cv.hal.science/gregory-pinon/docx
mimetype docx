--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -331,3590 +331,3590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal and wave driven hydrokinetic power in atolls of an amphidromic region in the Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Validation of an actuator line CFD model for tidal rotors in waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Zilic de Arcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Anh Pham</w:t>
+                <w:t xml:space="preserve">James Mcnaughton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lucas</w:t>
+                <w:t xml:space="preserve">Christopher R Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lafosse</w:t>
+                <w:t xml:space="preserve">Richard H.J. Willden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 256, pp.124668. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 145, pp.104583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.124668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2026.104583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356680v1</w:t>
+                <w:t xml:space="preserve">hal-05603059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Lifting Bodies with Vortex Particles Through Active Enstrophy Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tidal and wave driven hydrokinetic power in atolls of an amphidromic region in the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Zilic de Arcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Valentin</w:t>
+                <w:t xml:space="preserve">Minh Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Bernardos</w:t>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Rivoalen</w:t>
+                <w:t xml:space="preserve">Marc Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 256, pp.124668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.J064901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.124668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434380v1</w:t>
+                <w:t xml:space="preserve">hal-05356680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Database of Loads and Wake of a Single Horizontal Axis Tidal Turbine (HATT) Immersed in Two Different Wave and Current Conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of Lifting Bodies with Vortex Particles Through Active Enstrophy Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Valéry Facq</w:t>
+                <w:t xml:space="preserve">Johan Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gomez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis Bernardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rivoalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17882/111192⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J064901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434364v1</w:t>
+                <w:t xml:space="preserve">hal-05434380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex Particle Velocity Diffusion Method Using Dynamic Turbulence Control Based on Enstrophy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Database of Loads and Wake of a Single Horizontal Axis Tidal Turbine (HATT) Immersed in Two Different Wave and Current Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Amaury Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valéry Facq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/111192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.J064900⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05434424v1</w:t>
+                <w:t xml:space="preserve">hal-05434364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in Sizing for a Hydrogen Storage System for a 1 GW Offshore Wind Farm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattéo T Berthelin</w:t>
+                <w:t xml:space="preserve">Vortex Particle Velocity Diffusion Method Using Dynamic Turbulence Control Based on Enstrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bernardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/er/1182085⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J064900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05438739v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a lifting‐line code associated with the vortex particle method software Dorothy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends in Sizing for a Hydrogen Storage System for a 1 GW Offshore Wind Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Blondel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Germain</w:t>
+                <w:t xml:space="preserve">Mattéo T Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (7), pp.633-666. </w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/we.2905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/er/1182085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573278v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES on wind turbines by comparison of Vortex Particle Method and Finite Volume Method codes</w:t>
+                <w:t xml:space="preserve">Development and validation of a lifting‐line code associated with the vortex particle method software Dorothy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlenn Roperch</w:t>
+                <w:t xml:space="preserve">M.-A. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkata Hari Charan Mulakaloori</w:t>
+                <w:t xml:space="preserve">G. Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Pinon</w:t>
+                <w:t xml:space="preserve">Frédéric Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, The Science of Making Torque from Wind (TORQUE 2024) 29/05/2024 - 31/05/2024 Florence, Italy, 2767 (9), pp.092038. </w:t>
+              <w:t xml:space="preserve">Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), pp.633-666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2767/9/092038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/we.2905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628467v1</w:t>
+                <w:t xml:space="preserve">hal-04573278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wakes interaction and upstream turbulence on three tidal turbines behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Dufour</w:t>
+                <w:t xml:space="preserve">LES on wind turbines by comparison of Vortex Particle Method and Finite Volume Method codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Hari Charan Mulakaloori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, The Science of Making Torque from Wind (TORQUE 2024) 29/05/2024 - 31/05/2024 Florence, Italy, 2767 (5), pp.052017. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2767/5/052017⟩</w:t>
+              <w:t xml:space="preserve">, 2024, The Science of Making Torque from Wind (TORQUE 2024) 29/05/2024 - 31/05/2024 Florence, Italy, 2767 (9), pp.092038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2767/9/092038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663148v1</w:t>
+                <w:t xml:space="preserve">hal-04628467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CFD Study on High‐Thrust Corrections for Blade Element Momentum Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard H J Willden</w:t>
+                <w:t xml:space="preserve">Influence of wakes interaction and upstream turbulence on three tidal turbines behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher R Vogel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rivoalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The Science of Making Torque from Wind (TORQUE 2024) 29/05/2024 - 31/05/2024 Florence, Italy, 2767 (5), pp.052017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/we.2937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2767/5/052017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674174v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations of pressure loads on an oscillating water column with experimental comparison for random waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A CFD Study on High‐Thrust Corrections for Blade Element Momentum Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Zilic de Arcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
+                <w:t xml:space="preserve">Aidan Wimshurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard H J Willden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2022.104228⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/we.2937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938506v1</w:t>
+                <w:t xml:space="preserve">hal-04674174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat plate pressure impact on a still water surface: The effect of surrounding ambient pressure and plate size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computations of pressure loads on an oscillating water column with experimental comparison for random waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Barajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Talioua</w:t>
+                <w:t xml:space="preserve">Javier Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belaïd Berkane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégory Pinon</w:t>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.111926⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.104228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2022.104228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975810v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian Vortex Computations of a Four Tidal Turbine Array: An Example Based on the NEPTHYD Layout in the Alderney Race</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flat plate pressure impact on a still water surface: The effect of surrounding ambient pressure and plate size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Talioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Slama</w:t>
+                <w:t xml:space="preserve">Belaïd Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Choma Bex</w:t>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iestyn Evans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14133826⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.111926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.111926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296921v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPH numerical computations of wave impact onto a vertical wall with experimental comparisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagrangian Vortex Computations of a Four Tidal Turbine Array: An Example Based on the NEPTHYD Layout in the Alderney Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Choma Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuezhou Lu</w:t>
+                <w:t xml:space="preserve">Michael Togneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Cherfils</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iestyn Evans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.72⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (13), pp.3826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14133826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167882v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbine design dependency to turbulence: An experimental study of three scaled tidal turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Slama</w:t>
+                <w:t xml:space="preserve">SPH numerical computations of wave impact onto a vertical wall with experimental comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuezhou Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cherfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rivoalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.109035⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 349 (1), pp.117-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296924v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations of soliton impact onto a vertical wall: Comparing incompressible and compressible assumption with experimental validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
+                <w:t xml:space="preserve">Turbine design dependency to turbulence: An experimental study of three scaled tidal turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charifa El Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Togneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 234, pp.109035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.109035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03122362v1</w:t>
+                <w:t xml:space="preserve">hal-03296924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian Vortex computations of turbine wakes: recent improvements using Poletto’s Synthetic Eddy Method (SEM) to account for ambient turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Choma Bex</w:t>
+                <w:t xml:space="preserve">Computations of soliton impact onto a vertical wall: Comparing incompressible and compressible assumption with experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.103817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1618/6/062028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03776677v1</w:t>
+                <w:t xml:space="preserve">hal-03122362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of an undulating membrane tidal energy converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Träsch</w:t>
+                <w:t xml:space="preserve">Lagrangian Vortex computations of turbine wakes: recent improvements using Poletto’s Synthetic Eddy Method (SEM) to account for ambient turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Choma Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Chambon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Drevet</w:t>
+                <w:t xml:space="preserve">Benoist Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/imej.3.119-126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1618 (6), pp.062028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1618/6/062028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122353v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three tidal turbines in interaction: An experimental study of turbulence intensity effects on wakes and turbine performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+                <w:t xml:space="preserve">Numerical modelling of an undulating membrane tidal energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Träsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Carlier</w:t>
+                <w:t xml:space="preserve">Astrid Déporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.10.006⟩</w:t>
+              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (3), pp.119-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/imej.3.119-126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489894v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic method to account for the ambient turbulence in Lagrangian Vortex computations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Three tidal turbines in interaction: An experimental study of turbulence intensity effects on wakes and turbine performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fur</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rivoalen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2020.05.025⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.1150 - 1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400955v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of synthetic turbulence approaches for blade element momentum theory prediction of tidal turbine performance and loads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Togneri</w:t>
+                <w:t xml:space="preserve">A stochastic method to account for the ambient turbulence in Lagrangian Vortex computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Choma Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.05.110⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88, pp.38-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2020.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388939v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A zonal grid method for incompressible two-phase flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Dabonneville</w:t>
+                <w:t xml:space="preserve">Comparison of synthetic turbulence approaches for blade element momentum theory prediction of tidal turbine performance and loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Togneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Choma Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hecht</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. X Demoulin</w:t>
+                <w:t xml:space="preserve">Ian Masters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.12.016⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.408-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.05.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970787v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Account of ambient turbulence for turbine wakes using a Synthetic-Eddy-Method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A zonal grid method for incompressible two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dabonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/854/1/012016⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.22-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776682v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative solver approach for turbine interactions: application to wind or marine current turbine farms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Account of ambient turbulence for turbine wakes using a Synthetic-Eddy-Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Carlier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.08.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 854, pp.012016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/854/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919332v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex kinematics around a submerged plate under water waves. Part II: Numerical computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative solver approach for turbine interactions: application to wind or marine current turbine farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mycek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Cao</w:t>
+                <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Poupardin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Dezotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.08.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.331 - 349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928816v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical estimate of energy production from a tidal turbine farm with the account of ambient turbulence</w:t>
+                <w:t xml:space="preserve">Vortex kinematics around a submerged plate under water waves. Part II: Numerical computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matías Fernández Hurst</w:t>
+                <w:t xml:space="preserve">Adrien Poupardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edile Lukeba</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerôme Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Marine Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19, pp.70 - 82. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.368 - 383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijome.2017.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928798v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization of wind turbine impacts on hydrodynamics and sediment transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-analytical estimate of energy production from a tidal turbine farm with the account of ambient turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rivier</w:t>
+                <w:t xml:space="preserve">Matías Fernández Hurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Markus Gross</w:t>
+                <w:t xml:space="preserve">Edile Lukeba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-016-0983-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Marine Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.70 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijome.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537624v1</w:t>
+                <w:t xml:space="preserve">hal-01928798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and analysis of a diffusion-velocity particle model for transport-dispersion equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Mycek</w:t>
+                <w:t xml:space="preserve">Parameterization of wind turbine impacts on hydrodynamics and sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elie Rivoalen</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Magar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40314-014-0200-5⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.605 - 1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-016-0983-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087854v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the turbulence intensity effects on marine current turbines behaviour. Part II: Two interacting turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Formulation and analysis of a diffusion-velocity particle model for transport-dispersion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mycek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2013.12.048⟩</w:t>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.447-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40314-014-0200-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511726v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the turbulence intensity effects on marine current turbines behaviour. Part I: One single turbine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the turbulence intensity effects on marine current turbines behaviour. Part II: Two interacting turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mycek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3922,1089 +3922,1219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 66, pp.729-746. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2013.12.036⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 68, pp.876-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2013.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486414v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Numérique et Expérimentale des Interactions entre deux Hydroliennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the turbulence intensity effects on marine current turbines behaviour. Part I: One single turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mycek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rivoalen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paralia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2013.002⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.729-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2013.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874089v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-regularising DVM–PSE method for the modelling of diffusion in particle methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Caractérisation Numérique et Expérimentale des Interactions entre deux Hydroliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mycek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lothodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.2.1-2.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2013.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.08.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03515441v1</w:t>
+                <w:t xml:space="preserve">hal-00874089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of the interaction between two marine current turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">A self-regularising DVM–PSE method for the modelling of diffusion in particle methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mycek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elie Rivoalen</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Marine Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341, pp.709 - 714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijome.2013.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00874073v1</w:t>
+                <w:t xml:space="preserve">hal-03515441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex kinematic around a submerged plate under water waves. Part I: Experimental analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of the interaction between two marine current turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mycek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Marine Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.70-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijome.2013.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2012.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02363812v1</w:t>
+                <w:t xml:space="preserve">hal-00874073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the wake of marine current turbines with a particle method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Vortex kinematic around a submerged plate under water waves. Part I: Experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Poupardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2012.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.03.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03515424v1</w:t>
+                <w:t xml:space="preserve">hal-02363812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JOSEPHINE: A parallel SPH code for free-surface flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Rivoalen</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the wake of marine current turbines with a particle method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mycek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 183 (7), pp.1468-1480. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.111-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2012.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496500v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of flow effects on marine current turbine behaviour and on its wake properties</w:t>
+                <w:t xml:space="preserve">JOSEPHINE: A parallel SPH code for free-surface flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Maganga</w:t>
+                <w:t xml:space="preserve">J.M. Cherfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-rpg.2009.0205⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 183 (7), pp.1468-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496493v1</w:t>
+                <w:t xml:space="preserve">hal-04496500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental characterisation of flow effects on marine current turbine behaviour and on its wake properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maganga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivoalen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (6), pp.498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-rpg.2009.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vortex method for simulation of a 3D round jet in a cross-stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bratec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huberson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.N18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685240500209981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5014,394 +5144,394 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimisation of renewable hydrogen production from a 1 GW offshore wind-farm in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Renewable Energies Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.863-874, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003558859-94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added-mass estimation in the structural response of tidal turbine blades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mascrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zilic de Arcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Renewable Energies Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.979-986, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003558859-105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal and wind turbine simulation with the simulation code DOROTHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Choma Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ben Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Renewable Energies Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.113-122, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003360773-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the experimental response of two horizontal axis tidal turbines to wave and current from a frequency dependency point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-amaury Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5409,3331 +5539,3305 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valéry Facq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Guedes Soares (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Renewable Energies Offshore (1st ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2022, 9781003360773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003360773-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of VMEA to assess uncertainties affecting tidal devices: Preliminary findings using tank-scale turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jump</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Papachristou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Macleod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Renewable Energies Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.607-615, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003134572-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of wave induced loads on an Oscillating Water Column carapace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batlle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Renewable Energies Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.159-166, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003134572-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing varying blade profile and Reynolds Number in BEMT code</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Blade root load variations on two scaled industrial tidal turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Togneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ian Masters</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Jump</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in Renewable Energies Offshore (1st ed.),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developments in Renewable Energies Offshore (1st ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CRC Press, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003134572-71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456501v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blade root load variations on two scaled industrial tidal turbines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Implementing varying blade profile and Reynolds Number in BEMT code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iestyn Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Togneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gwenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Masters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in Renewable Energies Offshore (1st ed.)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Developments in Renewable Energies Offshore (1st ed.),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420079v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to correctly measure turbulent upstream flow for marine current turbine performances evaluation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Renewable Energies Offshore: Proceedings of the 3rd International Conference on Renewable Energies Offshore (RENEW 2018), October 8-10, 2018, Lisbon, Portugal. 1st Edition. Carlos Guedes Soares (Ed.). ISBN 978-1-138-58535-5. Modelling tidal currents. pp.23-30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional numerical modelling of offshore monopile wind turbine impacts on hydrodynamics and sediment transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rivier Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Magar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guedes Soares, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energies Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.807-813, 2015, 978-1-138-02871-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b18973-114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of wave induced flow fields due to an offshore wind farm mast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel García-Hermosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guedes Soares C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energies Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.791-797, 2015, 978-1-138-02871-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b18973-112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Eulerian-Lagrangian Method for Complex 3D Viscous Flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elie Rivoalen</w:t>
+                <w:t xml:space="preserve">Two in-line wind turbines interaction with a Vortex Particle Method code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Aviation Forum and Ascend 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wind Energy Science Conference (WESC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes (Cité des Congrès), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668889v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave modelling in vortex particle solver DOROTHY: a tidal turbine study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Rivoalen</w:t>
+                <w:t xml:space="preserve">Hybrid Eulerian-Lagrangian Method for Complex 3D Viscous Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bernardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19es Journées de l'Hydrodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Aviation Forum and Ascend 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Las Vegas, NV, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874118v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Resource and Turbine Modelling in the Tidal Stream Industry Energiser project: TIGER</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave modelling in vortex particle solver DOROTHY: a tidal turbine study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivoalen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWTEC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19es Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613246v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal Turbine Benchmarking Project: Stage I - Steady Flow Blind Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R H J Willden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaosheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R H J Willden</w:t>
+                <w:t xml:space="preserve">S W Tucker Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaosheng Chen</w:t>
+                <w:t xml:space="preserve">H Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C R Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15TH EUROPEAN WAVE AND TIDAL ENERGY CONFERENCE (EWTEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad del País Vasco, UPV / Euskal Herriko Unibertsitatea, EHU, Sep 2023, Bilbao, Spain, Spain. pp.574-1, 574-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36688/ewtec-2023-574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on tidal rotors under the combined effects of currents and waves using actuator-line CFD simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Zilic de Arcos</w:t>
+                <w:t xml:space="preserve">Overview of Resource and Turbine Modelling in the Tidal Stream Industry Energiser project: TIGER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Hardwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Mcnaughton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philipp Thies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15TH EUROPEAN WAVE AND TIDAL ENERGY CONFERENCE (EWTEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-367⟩</w:t>
+              <w:t xml:space="preserve">EWTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bilbao, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976276v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of non-isotropic blockage on a tidal turbine modeled with the Actuator-Line method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study on tidal rotors under the combined effects of currents and waves using actuator-line CFD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Zilic de Arcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mcnaughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWTEC 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15TH EUROPEAN WAVE AND TIDAL ENERGY CONFERENCE (EWTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bilbao, Spain, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04494423v1</w:t>
+                <w:t xml:space="preserve">hal-04976276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Breaking Waves Impact On a Vertical Wall With a Large Recurved Parapet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of non-isotropic blockage on a tidal turbine modeled with the Actuator-Line method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lebunetel</w:t>
+                <w:t xml:space="preserve">Enzo Mascrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Zilic de Arcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-third (2023) International Ocean and Polar Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EWTEC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bilbao, Bizkaia, Spain, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496541v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique des effets de l'aération sur les impacts eau-solide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Belaïd Berkane</w:t>
+                <w:t xml:space="preserve">Numerical Investigation of Breaking Waves Impact On a Vertical Wall With a Large Recurved Parapet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Ben Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lebunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18eme journées de l'hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Thirty-third (2023) International Ocean and Polar Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Offshore and Polar Engineers (ISOPE), Jun 2023, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943377v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-FOAM computations of breaking wave impact on a vertical wall with a recurved parapet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Étude numérique des effets de l'aération sur les impacts eau-solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">alexis bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaïd Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIes Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18eme journées de l'hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011835v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the experimental response of two horizontal axis tidal turbines to wave and current</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+                <w:t xml:space="preserve">Open-FOAM computations of breaking wave impact on a vertical wall with a recurved parapet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Ben Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lebuntel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique - CFM 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIIes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.11-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938650v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'hydroliennes et éoliennes avec le code DOROTHY</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Ben Belkacem</w:t>
+                <w:t xml:space="preserve">Comparison of the experimental response of two horizontal axis tidal turbines to wave and current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-amaury Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valéry Facq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes,</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique - CFM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281710v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des effets de l'aération sur les impacts de jet aéré</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaële Perret</w:t>
+                <w:t xml:space="preserve">Simulation d'hydroliennes et éoliennes avec le code DOROTHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Choma Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Amaury Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Ben Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut PPRIME (UPR 3346 CNRS - Université de Poitiers - ISAE-ENSMA), Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636140v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating load perceived by the downstream turbine in a farm</w:t>
+                <w:t xml:space="preserve">Étude expérimentale des effets de l'aération sur les impacts de jet aéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Slama</w:t>
+                <w:t xml:space="preserve">Belaïd Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Togneri</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Younes Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Wave and Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Plymouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut PPRIME (UPR 3346 CNRS - Université de Poitiers - ISAE-ENSMA), Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372956v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of water waves impact on near-shore defensive structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Batlle-Martin</w:t>
+                <w:t xml:space="preserve">Fluctuating load perceived by the downstream turbine in a farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Ben Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Choma Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Togneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Plymouth, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243999v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the wall-mounted cylinder wake effects on a tidal turbine behaviour compared to free stream turbulence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of water waves impact on near-shore defensive structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Druault</w:t>
+                <w:t xml:space="preserve">Marc Batlle-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Wave and Tidal Energy Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Le Havre, France. pp.505-512, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2020.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570118v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a turbulence characterization in tidal energy sites. First results of THYMOTE project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the wall-mounted cylinder wake effects on a tidal turbine behaviour compared to free stream turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Filipot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+                <w:t xml:space="preserve">Maria Ikhennicheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chaplain</w:t>
+                <w:t xml:space="preserve">Philippe Druault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ième Congrès International Francophone de Mécanique Avancée (CIFMA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Napoli, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300721v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Zonal Grid Method For Liquid Atomization Modeling Using OpenFOAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a turbulence characterization in tidal energy sites. First results of THYMOTE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Dabonneville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+                <w:t xml:space="preserve">Jean-François Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hecht</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elie Rivoalen</w:t>
+                <w:t xml:space="preserve">Nicolas Chaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th OpenFOAM Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5ième Congrès International Francophone de Mécanique Avancée (CIFMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Web conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201926105002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144968v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed Particle Hydrodynamics in OpenFOAM for jet application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">A Zonal Grid Method For Liquid Atomization Modeling Using OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Dabonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th OpenFOAM Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144964v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Synthetic-Eddy-Method to represent the ambient turbulence in numerical simulation of marine current turbine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Carlier</w:t>
+                <w:t xml:space="preserve">Smoothed Particle Hydrodynamics in OpenFOAM for jet application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Dabonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">12th OpenFOAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253880v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental study of elementary interactions in marine current turbines array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8741,1458 +8845,1579 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment by regional modelling of the impact of monopile foundations on the hydrodynamics and sediment transport: case of Courseulles-sur-Mer (France) wind farm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+                <w:t xml:space="preserve">A Synthetic-Eddy-Method to represent the ambient turbulence in numerical simulation of marine current turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Markus Gross</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference (EWTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084817v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of impacts on the environment of an idealised offshore wind farm foundation, under waves and the combination of waves and currents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Assessment by regional modelling of the impact of monopile foundations on the hydrodynamics and sediment transport: case of Courseulles-sur-Mer (France) wind farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Magar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Gross</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084821v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique régionale de l'impact des éoliennes offshore sur l'hydrodynamique et le transport sédimentaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Characterisation of impacts on the environment of an idealised offshore wind farm foundation, under waves and the combination of waves and currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel García-Hermosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ezersky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journées de l'hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Val de Reuil, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433157v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques de l'impact de la houle sur une paroi verticale par la méthode SPH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Cherfils</w:t>
+                <w:t xml:space="preserve">Modélisation numérique régionale de l'impact des éoliennes offshore sur l'hydrodynamique et le transport sédimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brossard</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Magar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14ème Journées de l'hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Val de Reuil, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439804v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-Scale Environmental Impact Assessment of a Monopile Foundation under Different Wave Conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Conley</w:t>
+                <w:t xml:space="preserve">Simulations numériques de l'impact de la houle sur une paroi verticale par la méthode SPH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuezhou Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cherfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ellis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWEA Offshore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745587v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFELIA, Offshore Foundations Environmental Impact Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laboratory-Scale Environmental Impact Assessment of a Monopile Foundation under Different Wave Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EWEA Offshore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441299v1</w:t>
+                <w:t xml:space="preserve">hal-01745587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des interactions entre deux hydroliennes à axe horizontal alignées avec l'écoulement</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OFELIA, Offshore Foundations Environmental Impact Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439900v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Study of the Interaction Between Two Marine Current Turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Étude des interactions entre deux hydroliennes à axe horizontal alignées avec l'écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mycek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cherfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wave and Tidal Energy Conference 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Southampton, United Kingdom. 8 p</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667036v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'interaction houle-plaque horizontale immergée par la méthode SPH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Blonce</w:t>
+                <w:t xml:space="preserve">Numerical and Experimental Study of the Interaction Between Two Marine Current Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mycek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elie Rivoalen</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Wave and Tidal Energy Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Southampton, United Kingdom. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390968v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation parallèle d'écoulements instationnaires par la méthode SPH</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'interaction houle-plaque horizontale immergée par la méthode SPH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cherfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Blonce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378724v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique des écoulements externes d'inverseur de poussée. Une aide pour la conception des nacelles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation parallèle d'écoulements instationnaires par la méthode SPH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Croquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cherfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elie Rivoalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362450v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilité secondaire sur un anneau de vorticité</w:t>
+                <w:t xml:space="preserve">Modélisation numérique des écoulements externes d'inverseur de poussée. Une aide pour la conception des nacelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cherfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rivoalen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instabilité secondaire sur un anneau de vorticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Delbende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rivoalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10260,51 +10485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DED080A0"/>
+    <w:nsid w:val="99B76883"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10491,51 +10716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-pinon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9708-1219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120866285" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Amaury Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaurier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00476-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05356680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zilic de Arcos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lafosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05434380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Valentin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bernardos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rivoalen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J064901" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05434364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#233;ry Facq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gomez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/111192" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05434424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J064900" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05438739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o T Berthelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/er/1182085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Dufour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blondel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2905" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Roperch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Hari Charan Mulakaloori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/9/092038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/5/052017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Wimshurst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H J Willden" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Vogel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2937" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03938506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barajas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104228" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03975810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Talioua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Berkane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111926" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03296921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Slama" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Choma Bex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Togneri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iestyn Evans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133826" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03167882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuezhou Lu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cherfils" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.72" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03296924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifa El Hadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109035" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103817" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03776677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Gaston" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#228;sch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chambon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid D&#233;porte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Drevet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.3.119-126" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carlier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.10.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03400955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.05.025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03388939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.110" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabonneville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hecht" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X Demoulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.12.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03776682v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/854/1/012016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mycek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dezotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.08.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poupardin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.08.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Fern&#225;ndez Hurst" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edile Lukeba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2017.05.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537624v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Magar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gross" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-016-0983-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-014-0200-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03511726v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.12.048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03486414v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.12.036" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2013.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03515441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Rivoalen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.08.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2013.05.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourneton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.02.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03515424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.03.037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04496500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cherfils" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivoalen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2012.02.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04496493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maganga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Germain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2009.0205" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bratec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huberson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240500209981" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003558859-94" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04976175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mascrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zilic de Arcos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003558859-105" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04004861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choma Bex" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Belkacem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003360773-14" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03938606v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-amaury Dufour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003360773-15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532490v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jump" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Papachristou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macleod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slama" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003134572-69" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533617v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batlle Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003134572-20" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03456501v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lake" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gwenter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420079v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Jump" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003134572-71" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309588v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaurier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Germain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pinon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier Rivier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-114" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cohen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-112" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3865" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04874118v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613246v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mackay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hardwick" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Thies" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-577" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04496350v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R H J Willden" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosheng Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Tucker Harvey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Edwards" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R Vogel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-574" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04976276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcnaughton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-367" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04494423v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Mascrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-348" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04496541v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Belkacem" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebunetel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03943377v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexis bouquerel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011835v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebuntel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03938650v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amaury Dufour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Younes Hamdani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372956v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03243999v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle-Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.057" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570118v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ikhennicheu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Druault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300721v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaplain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926105002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dabonneville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hecht" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144964v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253880v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253890v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084817v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433157v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439804v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brossard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745587v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conley" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441299v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439900v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667036v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390968v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blonce" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378724v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Croquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362450v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361999v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-pinon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9708-1219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120866285" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Amaury Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaurier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00476-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05603059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zilic de Arcos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcnaughton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Vogel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H.J. Willden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2026.104583" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05356680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lafosse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05434380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Valentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bernardos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rivoalen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J064901" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05434364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#233;ry Facq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/111192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05434424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J064900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05438739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o T Berthelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/er/1182085" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blondel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2905" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Roperch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Hari Charan Mulakaloori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/9/092038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/5/052017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Wimshurst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H J Willden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2937" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03938506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barajas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104228" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03975810v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Talioua" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Berkane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111926" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03296921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Slama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Choma Bex" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Togneri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iestyn Evans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133826" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03167882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuezhou Lu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cherfils" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.72" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03296924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifa El Hadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103817" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03776677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Gaston" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#228;sch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chambon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid D&#233;porte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Drevet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.3.119-126" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.10.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03400955v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.05.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03388939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masters" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabonneville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hecht" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X Demoulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.12.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03776682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/854/1/012016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mycek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dezotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.08.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928816v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Cao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poupardin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.08.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Fern&#225;ndez Hurst" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edile Lukeba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2017.05.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Magar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gross" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-016-0983-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087854v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-014-0200-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03511726v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.12.048" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03486414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.12.036" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2013.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03515441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Rivoalen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.08.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2013.05.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourneton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.02.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03515424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.03.037" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04496500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cherfils" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivoalen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2012.02.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04496493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maganga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Germain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2009.0205" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120902v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bratec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huberson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240500209981" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902223v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003558859-94" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04976175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mascrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zilic de Arcos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003558859-105" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04004861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choma Bex" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Belkacem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003360773-14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03938606v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-amaury Dufour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003360773-15" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532490v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jump" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Papachristou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macleod" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slama" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003134572-69" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533617v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batlle Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003134572-20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420079v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Jump" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003134572-71" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03456501v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lake" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gwenter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaurier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Germain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pinon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534087v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier Rivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-114" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534081v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cohen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-112" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554107v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3865" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04874118v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04496350v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R H J Willden" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosheng Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Tucker Harvey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Edwards" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R Vogel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-574" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613246v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mackay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hardwick" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Thies" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-577" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04976276v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-367" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04494423v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Mascrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-348" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04496541v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Belkacem" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebunetel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03943377v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexis bouquerel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011835v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebuntel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03938650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281710v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amaury Dufour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636140v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Younes Hamdani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372956v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03243999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle-Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.057" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ikhennicheu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Druault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300721v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaplain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926105002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144968v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dabonneville" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hecht" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144964v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253890v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253880v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084817v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433157v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439804v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brossard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745587v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conley" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441299v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439900v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667036v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blonce" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378724v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Croquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362450v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361999v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>