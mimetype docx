--- v0 (2026-03-05)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégory Reimond </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dama de Elche: cómo nace un icono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55-2, pp.291-320. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance de Pierre Paris (1859-1931) : état des lieux d’une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heródoto: Revista do Grupo de Estudos e Pesquisas sobre a Antiguidade Clássica e suas Conexões Afro-asiáticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.78-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l’hispanisme archéologique : quelle place pour les sciences de l’Antiquité dans le cadre de la recherche française en Espagne (1895-1931) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anejos de la Revista de historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ibères à l'école de l'Orient … mais quel Orient ? Quelques notes autour de la question phénicienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.189-209. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.15864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les origines de l’École des hautes études hispaniques à la lumière des archives personnelles de Pierre Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.19260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous une vaste nef, simple, svelte et légère…&amp;quot; Pierre Paris et le projet d’un musée commun à l’École des beaux-arts et à l’université de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.29022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paris y la referencia alemana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classica boliviana (En línea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.183-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école municipale des beaux-arts et des arts décoratifs de Bordeaux et la référence antique : la formation des artistes entre beaux-arts et arts appliqués (1878-1906)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veleia, Revista de Prehistoria, Historia Antigua, Archeologia y Filologia Clasicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.37-56. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1387/veleia.20686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Aranegui Gascó, La Dama de Elche. Dónde, cuándo y por qué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Exégèse et lectio divina dans la péninsule Ibérique médiévale, 49 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.10573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce jour de mars où Pierre Paris partit pour la Grèce. Quelques notes sur ses « Souvenirs d’Athènes » (1894)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, pp.315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de pouvoir et milieu universitaire dans le contexte de l’affaire Dreyfus. Le cas bordelais (1898-1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mil neuf cent : cahiers Georges Sorel : revue d'histoire intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramón Carbo Garcia, Apropiaciones de la Antigüedad. De getas, godos, Reyes Católicos, yugos y flechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.281-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paris, un parcours athénien (1882-1885). Le dossier phocidien : les fouilles du sanctuaire d’Athéna Cranaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.217-247. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pallas.2936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et la Grèce le scella de son empreinte ». Pierre Paris, des lettres à l’archéologie, du Normalien à l’Athénien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.167-192. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.5490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paz de Hoz & Gloria Mora (éd.), El Oriente griego en la península ibérica. Epigrafía e historia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.416-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paris, un parcours athénien (1882-1885). Des premiers travaux au noviciat délien : la découverte des études archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormos, Ricerche di Storia Antica n.s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.69-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hispania aeterna de Ramón Menéndez Pidal. Histoire et Antiquité dans la pensée pidalienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.147-172. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Díaz-Andreu, Gloria Mora & Jordi Cortadella (coord.), Diccionario histórico de la arqueología en España (siglos xv-xx)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.310-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie espagnole entre amateurisme et professionnalisme. Quelques notes sur le projet phalangiste de Julio Martínez Santa-Olalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.91-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel, La France préhistorienne de 1789 à 1941</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.345-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gracia Alonso & Josep Maria Fullola Pericot, El sueño de una generación. El crucero universitario por el mediterráneo de 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montero Diaz, De Caliclés a Trajano. Estudios sobre historia política del mundo antiguo (edición de Antonio Duplá)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.258-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Wulff Alonso, Manuel Álvarez Martí-Aguilar (éd.), Antigüedad y franquismo (1936-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.258-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenades historiographiques en Espagne. Chronique des journées d’étude du Musée archéologique national (31 mai-1er juin 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.213 - 221. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.2535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasión por la Historia Antigua. De Gibbon a nuestros días</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Duplá; Christian Núñez; Grégory Reimond. Urgoiti Editores, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paris ou la révolution des perspectives. De l’hellénisme à l’hispanisme archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Callegarin; Nicolas Morales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans d’archéologie. De la rivalité à la coopération en péninsule Ibérique et au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez, pp.37-46, 2025, Collection de la Casa de Velázquez, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavar en Delos: Pierre Paris y la exhumación de una ‘pequeña Pompeya delia’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trinidad Tortosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La novela arqueológica o la ensoñación de la realidad (s. XVIII-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3-4, Instituto de Arqueología, pp.151-170, 2024, 978-84-09-62683-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En busca del tiempo y el espacio perdidos de la cerámica ibérica: una reflexión en torno al Essai sur l’art et l’industrie de l’Espagne primitive (1904-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trinidad Tortosa Rocamora; Antonio M. Poveda Navarro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vasa picta ibérica. Talleres de cerámica del sureste hispano (s. II a.C.-I d.C.). Homenaje a Ricardo Olmos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Instituto de Arqueología, pp.79-115, 2021, MYTRA. Monografías y Trabajos de Arqueología, 978-84-09-28727-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del liberalismo arqueológico a la nacionalización de la arqueología. Unas notas a partir del caso español en una perspectiva transnacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trinidad Tortosa; Gloria Mora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Comisiones de Monumentos y las Sociedades Arqueológicas como instrumentos para la construcción del pasado europeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, Editorial Universidad de Sevilla, pp.119-151, 2021, SPAL monografías y arqueología</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numa Denis Fustel de Coulanges (1830-1889)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Duplá; Christian Núñez; Grégory Reimond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasión por la historia antigua. De Gibbon a nuestros días</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urgoiti Ediciones, pp.95-114, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcaísmo y clasicismo en el pensamiento de Pierre Paris: los escultores griegos a la conquista del movimiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Duplá Ansuategui, Eleonora Dell’ Elicine, Jonatan Pérez Mostazo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antigüedad clásica y naciones modernas en el Viejo y el Nuevo Mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 156-182, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservar “le génie de chaque siècle”. Estado y patrimonio nacional en Francia y en España en el siglo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Papí Rodes, G. Mora, M. Ayarzagüena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El patrimonio arqueológico en España en el siglo XIX : el impacto de las desamortizaciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministerio de Educación, Cultura y Deporte, pp.322-349, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cercles académiques aux réseaux savants de la première moitié du XXe siècle. Stratégie, apport et devenir des réseaux d’archéologues en Espagne (1900-1936)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bonnet, V. Kring, C. Valenti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître l’Antiquité. Individus, réseaux, stratégies du XVIIIe au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-262, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ibérie s'illuminant des reflets radieux de l'Hellas&amp;quot; : Pierre Paris (1859-1931), un passeur de frontières entre hellénisme et hispanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021TOU20067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05052573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégory Reimond </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance de Pierre Paris (1859-1931) : état des lieux d’une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heródoto: Revista do Grupo de Estudos e Pesquisas sobre a Antiguidade Clássica e suas Conexões Afro-asiáticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.78-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dama de Elche: cómo nace un icono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55-2, pp.291-320. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l’hispanisme archéologique : quelle place pour les sciences de l’Antiquité dans le cadre de la recherche française en Espagne (1895-1931) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anejos de la Revista de historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ibères à l'école de l'Orient … mais quel Orient ? Quelques notes autour de la question phénicienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.189-209. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.15864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les origines de l’École des hautes études hispaniques à la lumière des archives personnelles de Pierre Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.19260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous une vaste nef, simple, svelte et légère…&amp;quot; Pierre Paris et le projet d’un musée commun à l’École des beaux-arts et à l’université de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.29022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paris y la referencia alemana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classica boliviana (En línea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.183-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Aranegui Gascó, La Dama de Elche. Dónde, cuándo y por qué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Exégèse et lectio divina dans la péninsule Ibérique médiévale, 49 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.10573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école municipale des beaux-arts et des arts décoratifs de Bordeaux et la référence antique : la formation des artistes entre beaux-arts et arts appliqués (1878-1906)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veleia, Revista de Prehistoria, Historia Antigua, Archeologia y Filologia Clasicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.37-56. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1387/veleia.20686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce jour de mars où Pierre Paris partit pour la Grèce. Quelques notes sur ses « Souvenirs d’Athènes » (1894)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, pp.315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de pouvoir et milieu universitaire dans le contexte de l’affaire Dreyfus. Le cas bordelais (1898-1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mil neuf cent : cahiers Georges Sorel : revue d'histoire intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramón Carbo Garcia, Apropiaciones de la Antigüedad. De getas, godos, Reyes Católicos, yugos y flechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.281-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paris, un parcours athénien (1882-1885). Le dossier phocidien : les fouilles du sanctuaire d’Athéna Cranaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.217-247. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pallas.2936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et la Grèce le scella de son empreinte ». Pierre Paris, des lettres à l’archéologie, du Normalien à l’Athénien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.167-192. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.5490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paz de Hoz & Gloria Mora (éd.), El Oriente griego en la península ibérica. Epigrafía e historia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.416-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paris, un parcours athénien (1882-1885). Des premiers travaux au noviciat délien : la découverte des études archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormos, Ricerche di Storia Antica n.s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.69-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hispania aeterna de Ramón Menéndez Pidal. Histoire et Antiquité dans la pensée pidalienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.147-172. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Díaz-Andreu, Gloria Mora & Jordi Cortadella (coord.), Diccionario histórico de la arqueología en España (siglos xv-xx)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.310-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie espagnole entre amateurisme et professionnalisme. Quelques notes sur le projet phalangiste de Julio Martínez Santa-Olalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.91-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel, La France préhistorienne de 1789 à 1941</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.345-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenades historiographiques en Espagne. Chronique des journées d’étude du Musée archéologique national (31 mai-1er juin 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.213 - 221. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.2535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montero Diaz, De Caliclés a Trajano. Estudios sobre historia política del mundo antiguo (edición de Antonio Duplá)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.258-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Wulff Alonso, Manuel Álvarez Martí-Aguilar (éd.), Antigüedad y franquismo (1936-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.258-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gracia Alonso & Josep Maria Fullola Pericot, El sueño de una generación. El crucero universitario por el mediterráneo de 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasión por la Historia Antigua. De Gibbon a nuestros días</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Duplá; Christian Núñez; Grégory Reimond. Urgoiti Editores, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paris ou la révolution des perspectives. De l’hellénisme à l’hispanisme archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Callegarin; Nicolas Morales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans d’archéologie. De la rivalité à la coopération en péninsule Ibérique et au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez, pp.37-46, 2025, Collection de la Casa de Velázquez, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavar en Delos: Pierre Paris y la exhumación de una ‘pequeña Pompeya delia’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trinidad Tortosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La novela arqueológica o la ensoñación de la realidad (s. XVIII-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3-4, Instituto de Arqueología, pp.151-170, 2024, 978-84-09-62683-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En busca del tiempo y el espacio perdidos de la cerámica ibérica: una reflexión en torno al Essai sur l’art et l’industrie de l’Espagne primitive (1904-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trinidad Tortosa Rocamora; Antonio M. Poveda Navarro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vasa picta ibérica. Talleres de cerámica del sureste hispano (s. II a.C.-I d.C.). Homenaje a Ricardo Olmos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Instituto de Arqueología, pp.79-115, 2021, MYTRA. Monografías y Trabajos de Arqueología, 978-84-09-28727-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del liberalismo arqueológico a la nacionalización de la arqueología. Unas notas a partir del caso español en una perspectiva transnacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trinidad Tortosa; Gloria Mora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Comisiones de Monumentos y las Sociedades Arqueológicas como instrumentos para la construcción del pasado europeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, Editorial Universidad de Sevilla, pp.119-151, 2021, SPAL monografías y arqueología</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numa Denis Fustel de Coulanges (1830-1889)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Duplá; Christian Núñez; Grégory Reimond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasión por la historia antigua. De Gibbon a nuestros días</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urgoiti Ediciones, pp.95-114, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcaísmo y clasicismo en el pensamiento de Pierre Paris: los escultores griegos a la conquista del movimiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Duplá Ansuategui, Eleonora Dell’ Elicine, Jonatan Pérez Mostazo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antigüedad clásica y naciones modernas en el Viejo y el Nuevo Mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 156-182, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservar “le génie de chaque siècle”. Estado y patrimonio nacional en Francia y en España en el siglo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Papí Rodes, G. Mora, M. Ayarzagüena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El patrimonio arqueológico en España en el siglo XIX : el impacto de las desamortizaciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministerio de Educación, Cultura y Deporte, pp.322-349, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cercles académiques aux réseaux savants de la première moitié du XXe siècle. Stratégie, apport et devenir des réseaux d’archéologues en Espagne (1900-1936)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bonnet, V. Kring, C. Valenti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître l’Antiquité. Individus, réseaux, stratégies du XVIIIe au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-262, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ibérie s'illuminant des reflets radieux de l'Hellas&amp;quot; : Pierre Paris (1859-1931), un passeur de frontières entre hellénisme et hispanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021TOU20067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05052573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401897v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Reimond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15955" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888503v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.15864" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.19260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Morini&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.29022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/veleia.20686" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.10573" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5490" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.593" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613985v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2535" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v2f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613977v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05052573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947226v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Reimond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401897v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15955" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888503v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.15864" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.19260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Morini&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.29022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.10573" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/veleia.20686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5490" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.593" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613985v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613988v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2535" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v2f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613977v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05052573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>