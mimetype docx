--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégory Reimond </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance de Pierre Paris (1859-1931) : état des lieux d’une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heródoto: Revista do Grupo de Estudos e Pesquisas sobre a Antiguidade Clássica e suas Conexões Afro-asiáticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.78-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dama de Elche: cómo nace un icono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55-2, pp.291-320. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l’hispanisme archéologique : quelle place pour les sciences de l’Antiquité dans le cadre de la recherche française en Espagne (1895-1931) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anejos de la Revista de historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ibères à l'école de l'Orient … mais quel Orient ? Quelques notes autour de la question phénicienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.189-209. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.15864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les origines de l’École des hautes études hispaniques à la lumière des archives personnelles de Pierre Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.19260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous une vaste nef, simple, svelte et légère…&amp;quot; Pierre Paris et le projet d’un musée commun à l’École des beaux-arts et à l’université de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.29022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paris y la referencia alemana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classica boliviana (En línea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.183-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Aranegui Gascó, La Dama de Elche. Dónde, cuándo y por qué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Exégèse et lectio divina dans la péninsule Ibérique médiévale, 49 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.10573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école municipale des beaux-arts et des arts décoratifs de Bordeaux et la référence antique : la formation des artistes entre beaux-arts et arts appliqués (1878-1906)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veleia, Revista de Prehistoria, Historia Antigua, Archeologia y Filologia Clasicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.37-56. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1387/veleia.20686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce jour de mars où Pierre Paris partit pour la Grèce. Quelques notes sur ses « Souvenirs d’Athènes » (1894)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, pp.315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de pouvoir et milieu universitaire dans le contexte de l’affaire Dreyfus. Le cas bordelais (1898-1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mil neuf cent : cahiers Georges Sorel : revue d'histoire intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramón Carbo Garcia, Apropiaciones de la Antigüedad. De getas, godos, Reyes Católicos, yugos y flechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.281-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paris, un parcours athénien (1882-1885). Le dossier phocidien : les fouilles du sanctuaire d’Athéna Cranaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.217-247. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pallas.2936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et la Grèce le scella de son empreinte ». Pierre Paris, des lettres à l’archéologie, du Normalien à l’Athénien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.167-192. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.5490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paz de Hoz & Gloria Mora (éd.), El Oriente griego en la península ibérica. Epigrafía e historia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.416-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paris, un parcours athénien (1882-1885). Des premiers travaux au noviciat délien : la découverte des études archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormos, Ricerche di Storia Antica n.s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.69-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hispania aeterna de Ramón Menéndez Pidal. Histoire et Antiquité dans la pensée pidalienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.147-172. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Díaz-Andreu, Gloria Mora & Jordi Cortadella (coord.), Diccionario histórico de la arqueología en España (siglos xv-xx)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.310-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie espagnole entre amateurisme et professionnalisme. Quelques notes sur le projet phalangiste de Julio Martínez Santa-Olalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.91-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel, La France préhistorienne de 1789 à 1941</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.345-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenades historiographiques en Espagne. Chronique des journées d’étude du Musée archéologique national (31 mai-1er juin 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.213 - 221. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.2535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montero Diaz, De Caliclés a Trajano. Estudios sobre historia política del mundo antiguo (edición de Antonio Duplá)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.258-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Wulff Alonso, Manuel Álvarez Martí-Aguilar (éd.), Antigüedad y franquismo (1936-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.258-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gracia Alonso & Josep Maria Fullola Pericot, El sueño de una generación. El crucero universitario por el mediterráneo de 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasión por la Historia Antigua. De Gibbon a nuestros días</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Duplá; Christian Núñez; Grégory Reimond. Urgoiti Editores, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paris ou la révolution des perspectives. De l’hellénisme à l’hispanisme archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Callegarin; Nicolas Morales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans d’archéologie. De la rivalité à la coopération en péninsule Ibérique et au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez, pp.37-46, 2025, Collection de la Casa de Velázquez, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavar en Delos: Pierre Paris y la exhumación de una ‘pequeña Pompeya delia’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trinidad Tortosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La novela arqueológica o la ensoñación de la realidad (s. XVIII-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3-4, Instituto de Arqueología, pp.151-170, 2024, 978-84-09-62683-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En busca del tiempo y el espacio perdidos de la cerámica ibérica: una reflexión en torno al Essai sur l’art et l’industrie de l’Espagne primitive (1904-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trinidad Tortosa Rocamora; Antonio M. Poveda Navarro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vasa picta ibérica. Talleres de cerámica del sureste hispano (s. II a.C.-I d.C.). Homenaje a Ricardo Olmos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Instituto de Arqueología, pp.79-115, 2021, MYTRA. Monografías y Trabajos de Arqueología, 978-84-09-28727-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del liberalismo arqueológico a la nacionalización de la arqueología. Unas notas a partir del caso español en una perspectiva transnacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trinidad Tortosa; Gloria Mora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Comisiones de Monumentos y las Sociedades Arqueológicas como instrumentos para la construcción del pasado europeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, Editorial Universidad de Sevilla, pp.119-151, 2021, SPAL monografías y arqueología</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numa Denis Fustel de Coulanges (1830-1889)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Duplá; Christian Núñez; Grégory Reimond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasión por la historia antigua. De Gibbon a nuestros días</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urgoiti Ediciones, pp.95-114, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcaísmo y clasicismo en el pensamiento de Pierre Paris: los escultores griegos a la conquista del movimiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Duplá Ansuategui, Eleonora Dell’ Elicine, Jonatan Pérez Mostazo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antigüedad clásica y naciones modernas en el Viejo y el Nuevo Mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 156-182, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservar “le génie de chaque siècle”. Estado y patrimonio nacional en Francia y en España en el siglo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Papí Rodes, G. Mora, M. Ayarzagüena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El patrimonio arqueológico en España en el siglo XIX : el impacto de las desamortizaciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministerio de Educación, Cultura y Deporte, pp.322-349, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cercles académiques aux réseaux savants de la première moitié du XXe siècle. Stratégie, apport et devenir des réseaux d’archéologues en Espagne (1900-1936)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bonnet, V. Kring, C. Valenti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître l’Antiquité. Individus, réseaux, stratégies du XVIIIe au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-262, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ibérie s'illuminant des reflets radieux de l'Hellas&amp;quot; : Pierre Paris (1859-1931), un passeur de frontières entre hellénisme et hispanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021TOU20067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05052573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégory Reimond </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dama de Elche: cómo nace un icono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55-2, pp.291-320. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance de Pierre Paris (1859-1931) : état des lieux d’une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heródoto: Revista do Grupo de Estudos e Pesquisas sobre a Antiguidade Clássica e suas Conexões Afro-asiáticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.78-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l’hispanisme archéologique : quelle place pour les sciences de l’Antiquité dans le cadre de la recherche française en Espagne (1895-1931) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anejos de la Revista de historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ibères à l'école de l'Orient … mais quel Orient ? Quelques notes autour de la question phénicienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.189-209. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.15864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les origines de l’École des hautes études hispaniques à la lumière des archives personnelles de Pierre Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.19260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous une vaste nef, simple, svelte et légère…&amp;quot; Pierre Paris et le projet d’un musée commun à l’École des beaux-arts et à l’université de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.29022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paris y la referencia alemana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classica boliviana (En línea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.183-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Aranegui Gascó, La Dama de Elche. Dónde, cuándo y por qué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Exégèse et lectio divina dans la péninsule Ibérique médiévale, 49 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.10573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école municipale des beaux-arts et des arts décoratifs de Bordeaux et la référence antique : la formation des artistes entre beaux-arts et arts appliqués (1878-1906)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veleia, Revista de Prehistoria, Historia Antigua, Archeologia y Filologia Clasicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.37-56. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1387/veleia.20686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de pouvoir et milieu universitaire dans le contexte de l’affaire Dreyfus. Le cas bordelais (1898-1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mil neuf cent : cahiers Georges Sorel : revue d'histoire intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce jour de mars où Pierre Paris partit pour la Grèce. Quelques notes sur ses « Souvenirs d’Athènes » (1894)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, pp.315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramón Carbo Garcia, Apropiaciones de la Antigüedad. De getas, godos, Reyes Católicos, yugos y flechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.281-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paris, un parcours athénien (1882-1885). Le dossier phocidien : les fouilles du sanctuaire d’Athéna Cranaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.217-247. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pallas.2936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et la Grèce le scella de son empreinte ». Pierre Paris, des lettres à l’archéologie, du Normalien à l’Athénien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.167-192. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.5490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paz de Hoz & Gloria Mora (éd.), El Oriente griego en la península ibérica. Epigrafía e historia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.416-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paris, un parcours athénien (1882-1885). Des premiers travaux au noviciat délien : la découverte des études archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormos, Ricerche di Storia Antica n.s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.69-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hispania aeterna de Ramón Menéndez Pidal. Histoire et Antiquité dans la pensée pidalienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.147-172. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Díaz-Andreu, Gloria Mora & Jordi Cortadella (coord.), Diccionario histórico de la arqueología en España (siglos xv-xx)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.310-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie espagnole entre amateurisme et professionnalisme. Quelques notes sur le projet phalangiste de Julio Martínez Santa-Olalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.91-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel, La France préhistorienne de 1789 à 1941</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.345-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenades historiographiques en Espagne. Chronique des journées d’étude du Musée archéologique national (31 mai-1er juin 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.213 - 221. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.2535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montero Diaz, De Caliclés a Trajano. Estudios sobre historia política del mundo antiguo (edición de Antonio Duplá)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.258-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Wulff Alonso, Manuel Álvarez Martí-Aguilar (éd.), Antigüedad y franquismo (1936-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.258-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gracia Alonso & Josep Maria Fullola Pericot, El sueño de una generación. El crucero universitario por el mediterráneo de 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasión por la Historia Antigua. De Gibbon a nuestros días</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Duplá; Christian Núñez; Grégory Reimond. Urgoiti Editores, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paris ou la révolution des perspectives. De l’hellénisme à l’hispanisme archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Callegarin; Nicolas Morales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans d’archéologie. De la rivalité à la coopération en péninsule Ibérique et au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez, pp.37-46, 2025, Collection de la Casa de Velázquez, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavar en Delos: Pierre Paris y la exhumación de una ‘pequeña Pompeya delia’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trinidad Tortosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La novela arqueológica o la ensoñación de la realidad (s. XVIII-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3-4, Instituto de Arqueología, pp.151-170, 2024, 978-84-09-62683-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del liberalismo arqueológico a la nacionalización de la arqueología. Unas notas a partir del caso español en una perspectiva transnacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trinidad Tortosa; Gloria Mora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Comisiones de Monumentos y las Sociedades Arqueológicas como instrumentos para la construcción del pasado europeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, Editorial Universidad de Sevilla, pp.119-151, 2021, SPAL monografías y arqueología</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En busca del tiempo y el espacio perdidos de la cerámica ibérica: una reflexión en torno al Essai sur l’art et l’industrie de l’Espagne primitive (1904-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trinidad Tortosa Rocamora; Antonio M. Poveda Navarro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vasa picta ibérica. Talleres de cerámica del sureste hispano (s. II a.C.-I d.C.). Homenaje a Ricardo Olmos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Instituto de Arqueología, pp.79-115, 2021, MYTRA. Monografías y Trabajos de Arqueología, 978-84-09-28727-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numa Denis Fustel de Coulanges (1830-1889)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Duplá; Christian Núñez; Grégory Reimond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasión por la historia antigua. De Gibbon a nuestros días</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urgoiti Ediciones, pp.95-114, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcaísmo y clasicismo en el pensamiento de Pierre Paris: los escultores griegos a la conquista del movimiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Duplá Ansuategui, Eleonora Dell’ Elicine, Jonatan Pérez Mostazo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antigüedad clásica y naciones modernas en el Viejo y el Nuevo Mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 156-182, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservar “le génie de chaque siècle”. Estado y patrimonio nacional en Francia y en España en el siglo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Papí Rodes, G. Mora, M. Ayarzagüena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El patrimonio arqueológico en España en el siglo XIX : el impacto de las desamortizaciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministerio de Educación, Cultura y Deporte, pp.322-349, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cercles académiques aux réseaux savants de la première moitié du XXe siècle. Stratégie, apport et devenir des réseaux d’archéologues en Espagne (1900-1936)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bonnet, V. Kring, C. Valenti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître l’Antiquité. Individus, réseaux, stratégies du XVIIIe au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-262, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ibérie s'illuminant des reflets radieux de l'Hellas&amp;quot; : Pierre Paris (1859-1931), un passeur de frontières entre hellénisme et hispanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021TOU20067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05052573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947226v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Reimond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401897v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15955" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888503v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.15864" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.19260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Morini&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.29022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.10573" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/veleia.20686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5490" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.593" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613985v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613988v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2535" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v2f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613977v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05052573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401897v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Reimond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15955" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888503v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.15864" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.19260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Morini&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.29022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.10573" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/veleia.20686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5490" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.593" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613985v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613988v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2535" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v2f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227312v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613977v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05052573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>