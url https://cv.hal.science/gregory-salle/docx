--- v0 (2026-03-22)
+++ v1 (2026-04-17)
@@ -2203,196 +2203,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit emprisonné ?</w:t>
+                <w:t xml:space="preserve">Surmonter les murs. Les luttes anti-carcérales en RFA et en France dans les &amp;quot;années 68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chantraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Politix, n° 87 (3), pp.93-117. </w:t>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 170 (1), p. 39-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.087.0093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/raipr.2009.4158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441802v1</w:t>
+                <w:t xml:space="preserve">halshs-00284060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surmonter les murs. Les luttes anti-carcérales en RFA et en France dans les &amp;quot;années 68</w:t>
+                <w:t xml:space="preserve">Le droit emprisonné ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chantraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison présente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 170 (1), p. 39-52. </w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Politix, n° 87 (3), pp.93-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/raipr.2009.4158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.087.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00284060v1</w:t>
+                <w:t xml:space="preserve">hal-02441802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « infimes matérialités » carcérales à l'« État de droit ».</w:t>
               </w:r>
@@ -2589,375 +2589,363 @@
               <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, vol. 9 (n° 2), p. 96-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ethiquepublique.1764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00248323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le leurre de la loi pénitentiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (n° 2), p. 119-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sava.002.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00248464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociologie des 'taulards' : la convict criminology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, n° 68, p. 132-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.068.0132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00284045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de droit, État gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, vol. III (vol. III), https://journals.openedition.org/champpenal/601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/champpenal.601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00248421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre la prison à l'épreuve. Le GIP en guerre contre l'&amp;quot;intolérable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, n° 55, p. 71-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/conflits.1580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00248434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2967,155 +2955,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concéder l’indisponible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature sous contrat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-228, 2025, 9782753598140. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13t34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureaucratie néolibérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3135,73 +3123,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burlaud, Antony; Popelard, Allan; Rzepski, Grégory. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau monde. Tableau de la France néolibérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Amsterdam, pp.299-308, 2021, 978-2-35480-230-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Moral Obligation Meets Physical Opportunity: Studying Elite Lifestyles and Power in the Saint-Tropez Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3211,92 +3199,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francois Denord; Mikael Palme; Bertrand Réau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Researching Elites and Power. Theory, Methods, Analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.213-221, 2020, Methodos Series, 978-3-030-45175-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-45175-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03056082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous le sable, le commun ? Le droit à la plage contre l’enclosure balnéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3316,548 +3304,548 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laval, Christian; Sauvêtre, Pierre; Taylan, Ferhat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’alternative du commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.179-187, 2019, Les Colloques Cerisy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Escaping from Hell is a Right!”: The Case of France’s “Q.H.S.” (1975–1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Max Martin, Tomas; Chantraine, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prison Breaks. Towards a Sociology of Escape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.191-210, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prisons pour mineurs, synthèse d’une recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chantraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Cliquennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Cliquennois</w:t>
+                <w:t xml:space="preserve">Abraham Franssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineurs : l’éducation à l’épreuve de la détention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Paris, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1975 : une date marquante dans l’histoire de la prison ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prisons sous tensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ social</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-56, 2011, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champ social</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chaso.bengu.2011.01.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'équivoque de l'État de droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société civile organisée au XIXe et XXe siècles : perspectives allemandes et françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.189-201, 2010, Histoire et civilisations, 9782757421512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.45015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00284054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prison, un modèle indépassable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lascoumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Artières; Pierre Lascoumes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner, enfermer. La prison, un modèle indépassable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 23-54, 2004, Académique, 9782724609271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00284048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3925,51 +3913,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8E462CB"/>
+    <w:nsid w:val="DB65ECFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4156,51 +4144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-salle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8025-5593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106917366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/gregory-salle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560555v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Salle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923x.70060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21669/tomo.v44.22700" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05125279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140ud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03919857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31389/jied.123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.40332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.434.0469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.434.0593" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwy016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02307964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.218.0026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.394.0405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Razac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gouriou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7QTMQ4Z9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03345741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bauduin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.8073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v7i2p221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02445158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chantraine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8555" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duprez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.097.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5148" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02441802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.087.0093" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/raipr.2009.4158" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.069.0507" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.006.0127" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moreau de Bellaing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1764" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PL0TP20P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.002.0119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.068.0132" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.1580" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/263074" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t34" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03056082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45175-2_17" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02382375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02445170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cliquennois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Franssen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sall&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champsocial.com/book-prisons_sous_tensions,635.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bengu.2011.01.0019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284054v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.45015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100711840" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-salle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8025-5593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106917366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/gregory-salle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560555v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Salle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923x.70060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21669/tomo.v44.22700" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05125279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140ud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03919857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31389/jied.123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.40332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.434.0469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.434.0593" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwy016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02307964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.218.0026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.394.0405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Razac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gouriou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7QTMQ4Z9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03345741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bauduin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.8073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v7i2p221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02445158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chantraine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8555" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duprez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.097.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5148" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/raipr.2009.4158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02441802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.087.0093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.069.0507" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.006.0127" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moreau de Bellaing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1764" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.002.0119" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284045v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.068.0132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.1580" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/263074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t34" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03056082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45175-2_17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02382375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02445170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cliquennois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Franssen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sall&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champsocial.com/book-prisons_sous_tensions,635.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bengu.2011.01.0019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.45015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100711840" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>