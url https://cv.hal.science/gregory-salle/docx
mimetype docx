--- v1 (2026-04-17)
+++ v2 (2026-05-10)
@@ -332,209 +332,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The making of the coastal concession apparatus: a sociohistorical study of Pampelonne Beach (France, 1920s–1970s)</w:t>
+                <w:t xml:space="preserve">Gouverner des terres mouvantes? De l’accaparement des plages aux politiques de retrait en Californie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44, pp.e22700. </w:t>
+              <w:t xml:space="preserve">Anuário Antropológico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Anuário Antropológico, 50 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21669/tomo.v44.22700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/140ud⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498899v1</w:t>
+                <w:t xml:space="preserve">hal-05125279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner des terres mouvantes? De l’accaparement des plages aux politiques de retrait en Californie</w:t>
+                <w:t xml:space="preserve">The making of the coastal concession apparatus: a sociohistorical study of Pampelonne Beach (France, 1920s–1970s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anuário Antropológico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Anuário Antropológico, 50 (1), </w:t>
+              <w:t xml:space="preserve">TOMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.e22700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/140ud⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21669/tomo.v44.22700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125279v1</w:t>
+                <w:t xml:space="preserve">hal-05498899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La futilité est un métier. Sur &amp;quot;Very Important People&amp;quot;, d'Ashley Mears</w:t>
               </w:r>
@@ -1390,200 +1390,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une anomalie normale de l’État de droit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'économie entre performativité, idéologie et pouvoir symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déviance et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 197 (3), pp. 13-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02900211v1</w:t>
+                <w:t xml:space="preserve">halshs-02088109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie entre performativité, idéologie et pouvoir symbolique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une anomalie normale de l’État de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Sobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (4), pp.405-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.394.0405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02088109v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02900211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « prévention de la récidive » ou les conflits de rationalités de la probation française</w:t>
               </w:r>
@@ -2203,352 +2203,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surmonter les murs. Les luttes anti-carcérales en RFA et en France dans les &amp;quot;années 68</w:t>
+                <w:t xml:space="preserve">Le droit emprisonné ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chantraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison présente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 170 (1), p. 39-52. </w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Politix, n° 87 (3), pp.93-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/raipr.2009.4158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.087.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00284060v1</w:t>
+                <w:t xml:space="preserve">hal-02441802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit emprisonné ?</w:t>
+                <w:t xml:space="preserve">Surmonter les murs. Les luttes anti-carcérales en RFA et en France dans les &amp;quot;années 68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chantraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Politix, n° 87 (3), pp.93-117. </w:t>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 170 (1), p. 39-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.087.0093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/raipr.2009.4158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441802v1</w:t>
+                <w:t xml:space="preserve">halshs-00284060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « infimes matérialités » carcérales à l'« État de droit ».</w:t>
+                <w:t xml:space="preserve">Du fichier EDVIGE aux sociétés de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, n°69-70 (2), pp.507-525. </w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.127-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/drs.069.0507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sava.006.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03058501v1</w:t>
+                <w:t xml:space="preserve">hal-02914445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du fichier EDVIGE aux sociétés de contrôle</w:t>
+                <w:t xml:space="preserve">Des « infimes matérialités » carcérales à l'« État de droit ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6, pp.127-133. </w:t>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°69-70 (2), pp.507-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sava.006.0127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/drs.069.0507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914445v1</w:t>
+                <w:t xml:space="preserve">halshs-03058501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être ou ne pas être un État de droit</w:t>
               </w:r>
@@ -2929,923 +2929,1027 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00248434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concéder l’indisponible</w:t>
+                <w:t xml:space="preserve">Beach Access: Lessons from the French Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nature sous contrat</w:t>
+              <w:t xml:space="preserve">Public Access to Beaches: Conflicts and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.211-228, 2025, 9782753598140. </w:t>
+                <w:t xml:space="preserve">Rio de Janeiro: Editora IVIDES, 2026.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-65-985676-4-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13t34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19559957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443106v1</w:t>
+                <w:t xml:space="preserve">hal-05601881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bureaucratie néolibérale</w:t>
+                <w:t xml:space="preserve">Concéder l’indisponible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le nouveau monde. Tableau de la France néolibérale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La nature sous contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-228, 2025, 9782753598140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13t34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350842v1</w:t>
+                <w:t xml:space="preserve">hal-04443106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Moral Obligation Meets Physical Opportunity: Studying Elite Lifestyles and Power in the Saint-Tropez Area</w:t>
+                <w:t xml:space="preserve">Bureaucratie néolibérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Francois Denord; Mikael Palme; Bertrand Réau. </w:t>
+              <w:t xml:space="preserve">Burlaud, Antony; Popelard, Allan; Rzepski, Grégory. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Researching Elites and Power. Theory, Methods, Analyses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le nouveau monde. Tableau de la France néolibérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Amsterdam, pp.299-308, 2021, 978-2-35480-230-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03056082v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous le sable, le commun ? Le droit à la plage contre l’enclosure balnéaire</w:t>
+                <w:t xml:space="preserve">When Moral Obligation Meets Physical Opportunity: Studying Elite Lifestyles and Power in the Saint-Tropez Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laval, Christian; Sauvêtre, Pierre; Taylan, Ferhat. </w:t>
+              <w:t xml:space="preserve">Francois Denord; Mikael Palme; Bertrand Réau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’alternative du commun</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Researching Elites and Power. Theory, Methods, Analyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.213-221, 2020, Methodos Series, 978-3-030-45175-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45175-2_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219368v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03056082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Escaping from Hell is a Right!”: The Case of France’s “Q.H.S.” (1975–1982)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sous le sable, le commun ? Le droit à la plage contre l’enclosure balnéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Max Martin, Tomas; Chantraine, Gilles. </w:t>
+              <w:t xml:space="preserve">Laval, Christian; Sauvêtre, Pierre; Taylan, Ferhat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prison Breaks. Towards a Sociology of Escape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.191-210, 2018</w:t>
+              <w:t xml:space="preserve">L’alternative du commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.179-187, 2019, Les Colloques Cerisy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382375v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prisons pour mineurs, synthèse d’une recherche</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Escaping from Hell is a Right!”: The Case of France’s “Q.H.S.” (1975–1982)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Max Martin, Tomas; Chantraine, Gilles. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineurs : l’éducation à l’épreuve de la détention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Paris, 2014</w:t>
+              <w:t xml:space="preserve">Prison Breaks. Towards a Sociology of Escape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.191-210, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445170v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1975 : une date marquante dans l’histoire de la prison ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les prisons pour mineurs, synthèse d’une recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chantraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Cliquennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Franssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prisons sous tensions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mineurs : l’éducation à l’épreuve de la détention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Paris, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702339v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équivoque de l'État de droit</w:t>
+                <w:t xml:space="preserve">1975 : une date marquante dans l’histoire de la prison ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La société civile organisée au XIXe et XXe siècles : perspectives allemandes et françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.189-201, 2010, Histoire et civilisations, 9782757421512. </w:t>
+              <w:t xml:space="preserve">Prisons sous tensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.45015⟩</w:t>
+                <w:t xml:space="preserve">Champ social</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-56, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.bengu.2011.01.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00284054v1</w:t>
+                <w:t xml:space="preserve">hal-03702339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'équivoque de l'État de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société civile organisée au XIXe et XXe siècles : perspectives allemandes et françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.189-201, 2010, Histoire et civilisations, 9782757421512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.45015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prison, un modèle indépassable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lascoumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Artières; Pierre Lascoumes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner, enfermer. La prison, un modèle indépassable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 23-54, 2004, Académique, 9782724609271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00284048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3913,51 +4017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB65ECFE"/>
+    <w:nsid w:val="7581C04C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4144,51 +4248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-salle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8025-5593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106917366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/gregory-salle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560555v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Salle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923x.70060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21669/tomo.v44.22700" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05125279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140ud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03919857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31389/jied.123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.40332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.434.0469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.434.0593" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwy016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02307964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.218.0026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.394.0405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Razac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gouriou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7QTMQ4Z9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03345741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bauduin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.8073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v7i2p221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02445158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chantraine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8555" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duprez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.097.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5148" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/raipr.2009.4158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02441802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.087.0093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.069.0507" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.006.0127" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moreau de Bellaing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1764" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.002.0119" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284045v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.068.0132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.1580" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/263074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t34" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03056082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45175-2_17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02382375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02445170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cliquennois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Franssen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sall&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champsocial.com/book-prisons_sous_tensions,635.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bengu.2011.01.0019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.45015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100711840" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-salle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8025-5593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106917366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/gregory-salle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560555v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Salle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923x.70060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05125279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140ud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21669/tomo.v44.22700" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03919857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31389/jied.123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.40332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.434.0469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.434.0593" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwy016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02307964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.218.0026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.394.0405" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Razac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gouriou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7QTMQ4Z9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03345741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bauduin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.8073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v7i2p221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02445158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chantraine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8555" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duprez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.097.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5148" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02441802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.087.0093" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/raipr.2009.4158" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.006.0127" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.069.0507" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moreau de Bellaing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1764" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.002.0119" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284045v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.068.0132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.1580" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/19058568" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19559957" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/263074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t34" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03056082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45175-2_17" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02382375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02445170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cliquennois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Franssen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sall&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702339v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champsocial.com/book-prisons_sous_tensions,635.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bengu.2011.01.0019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.45015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284048v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100711840" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>