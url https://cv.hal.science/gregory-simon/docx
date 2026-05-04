--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -2099,295 +2099,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Anatomical Changes That Occur in the Brains of Schoolchildren as They Learn to Read</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global interference during early visual processing: ERP evidence from a rapid global/local selective task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lubin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081789⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958840v1</w:t>
+                <w:t xml:space="preserve">hal-02951755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global interference during early visual processing: ERP evidence from a rapid global/local selective task</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of the Anatomical Changes That Occur in the Brains of Schoolchildren as They Learn to Read</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Houdé</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e81789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951755v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterfactually mediated emotions: A developmental study of regret and relief in a probabilistic gambling task</w:t>
               </w:r>
@@ -2571,51 +2571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (7), pp.e40802. </w:t>
@@ -2793,298 +2793,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERP evidences of a meaningfulness impact on visual global/local processing: When meaning captures attention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Simon</w:t>
+                <w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Kostova</w:t>
+                <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839620v1</w:t>
+                <w:t xml:space="preserve">hal-01154325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Houdé</w:t>
+                <w:t xml:space="preserve">ERP evidences of a meaningfulness impact on visual global/local processing: When meaning captures attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Perchey</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Kostova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.1258-1266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01154325v1</w:t>
+                <w:t xml:space="preserve">hal-00839620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The weight of skill: Interindividual variability of reading related brain activation patterns in fluent readers</w:t>
               </w:r>
@@ -3187,103 +3187,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP evidence of a meaningfulness impact on visual global/local processing: When meaning captures attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Beaucousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Kostova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (5), pp.1258-1266. </w:t>
@@ -3359,77 +3359,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), pp.e20879. </w:t>
@@ -5886,51 +5886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lerosier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/neuroscience.2024002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02932111v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Saint-Amour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109859" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10060329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/npe0000112" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02284944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105163" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duprey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razafimandimby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCV8BGHN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bouhours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ahr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FHRXSCG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nathou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Etard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dollfus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12323" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F310B2A0EAEB9A1158D11FE75C0BC7BDC49F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2015.06.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/362349" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00920" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.01.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N03BVJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jobard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vigneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2010.09.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951462v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.01.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQKZXW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crivello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Jobard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp209" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Brazo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Turbelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecardeur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.06.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reba&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1744-9081-3-21" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lalonde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.05.071" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C58JHG04-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rebai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207450490" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.EE9.0000605948.23124.90" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01578506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463125v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Chaventr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tassel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaunay-El Allam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaa030.327" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delalande" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982493v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056866v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lapierre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Skelling" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Majorique L&#233;ger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lerosier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/neuroscience.2024002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02932111v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Saint-Amour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109859" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10060329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/npe0000112" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02284944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105163" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duprey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razafimandimby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCV8BGHN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bouhours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ahr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FHRXSCG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nathou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Etard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dollfus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12323" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F310B2A0EAEB9A1158D11FE75C0BC7BDC49F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2015.06.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/362349" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00920" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00539" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.01.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N03BVJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839620v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jobard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vigneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2010.09.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951462v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.01.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQKZXW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crivello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Jobard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp209" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Brazo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Turbelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecardeur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.06.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reba&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1744-9081-3-21" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lalonde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.05.071" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C58JHG04-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rebai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207450490" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.EE9.0000605948.23124.90" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01578506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463125v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Chaventr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tassel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaunay-El Allam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaa030.327" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delalande" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982493v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056866v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lapierre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Skelling" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Majorique L&#233;ger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>