--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -4867,51 +4867,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Journée Scientifique des Jeunes Chercheurs en Psychologie (JSJC2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -5886,51 +5886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lerosier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/neuroscience.2024002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02932111v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Saint-Amour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109859" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10060329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/npe0000112" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02284944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105163" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duprey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razafimandimby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCV8BGHN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bouhours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ahr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FHRXSCG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nathou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Etard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dollfus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12323" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F310B2A0EAEB9A1158D11FE75C0BC7BDC49F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2015.06.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/362349" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00920" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00539" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.01.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N03BVJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839620v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jobard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vigneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2010.09.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951462v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.01.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQKZXW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crivello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Jobard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp209" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Brazo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Turbelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecardeur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.06.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reba&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1744-9081-3-21" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lalonde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.05.071" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C58JHG04-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rebai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207450490" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.EE9.0000605948.23124.90" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01578506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463125v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Chaventr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tassel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaunay-El Allam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaa030.327" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delalande" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982493v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056866v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lapierre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Skelling" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Majorique L&#233;ger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lerosier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/neuroscience.2024002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02932111v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Saint-Amour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109859" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10060329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/npe0000112" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02284944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105163" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duprey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razafimandimby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCV8BGHN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bouhours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ahr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FHRXSCG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nathou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Etard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dollfus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12323" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F310B2A0EAEB9A1158D11FE75C0BC7BDC49F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2015.06.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/362349" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00920" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00539" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.01.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N03BVJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839620v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jobard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vigneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2010.09.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951462v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.01.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQKZXW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crivello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Jobard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp209" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Brazo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Turbelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecardeur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.06.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reba&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1744-9081-3-21" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lalonde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.05.071" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C58JHG04-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rebai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207450490" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.EE9.0000605948.23124.90" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01578506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463125v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Chaventr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tassel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaunay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaa030.327" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delalande" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982493v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056866v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lapierre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Skelling" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Majorique L&#233;ger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>